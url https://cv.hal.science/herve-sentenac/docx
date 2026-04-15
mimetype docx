--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of wheat seedling responses to K+ deficiency highlighted by integrated phenotyping of roots and root hairs over the whole root system</w:t>
+                <w:t xml:space="preserve">Intercropping durum wheat and chickpea increases nutrient availability and use efficiency under low phosphorus soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Madani</w:t>
+                <w:t xml:space="preserve">Rebiha Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (17), pp.4125-4139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44154-023-00083-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2023.2221677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061968v1</w:t>
+                <w:t xml:space="preserve">hal-04126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping durum wheat and chickpea increases nutrient availability and use efficiency under low phosphorus soils</w:t>
+                <w:t xml:space="preserve">Plasticity of wheat seedling responses to K+ deficiency highlighted by integrated phenotyping of roots and root hairs over the whole root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebiha Chaoui</w:t>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Farissi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (17), pp.4125-4139. </w:t>
+              <w:t xml:space="preserve">Stress Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01904167.2023.2221677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44154-023-00083-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126997v1</w:t>
+                <w:t xml:space="preserve">hal-04061968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na+ Sensitivity of the KAT2-Like Channel Is a Common Feature of Cucurbits and Depends on the S5-P-S6 Segment</w:t>
+                <w:t xml:space="preserve">The outward shaker channel OsK5.2 improves plant salt tolerance by contributing to control of both leaf transpiration and K + secretion into xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Min Wang</w:t>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Na Zhao</w:t>
+                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iftikhar Hussain Shah</w:t>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Cano Ramirez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Doan-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (2), pp.279-289. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (6), pp.1734-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcab170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713441v1</w:t>
+                <w:t xml:space="preserve">hal-03683360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outward shaker channel OsK5.2 improves plant salt tolerance by contributing to control of both leaf transpiration and K + secretion into xylem sap</w:t>
+                <w:t xml:space="preserve">Na+ Sensitivity of the KAT2-Like Channel Is a Common Feature of Cucurbits and Depends on the S5-P-S6 Segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Zhou</w:t>
+                <w:t xml:space="preserve">Li-Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Hao Nguyen</w:t>
+                <w:t xml:space="preserve">Li-Na Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+                <w:t xml:space="preserve">Iftikhar Hussain Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan-Trung Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Dora Cano Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 (6), pp.1734-1748. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.279-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcab170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683360v1</w:t>
+                <w:t xml:space="preserve">hal-03713441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-autonomous stomatal control by pavement cell turgor via the K+ channel subunit AtKC1</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrukh Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,991 +1038,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">Looking for Root Hairs to Overcome Poor Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boudsocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Farissi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.4695. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13094695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239018v1</w:t>
+                <w:t xml:space="preserve">hal-02947957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Root Hairs to Overcome Poor Soils</w:t>
+                <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wissem Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (1), pp.83-94. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13094695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947957v1</w:t>
+                <w:t xml:space="preserve">hal-03239018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thouin</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457197v1</w:t>
+                <w:t xml:space="preserve">hal-03001011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive Contribution by the Rice OsHKT1;4 Na+ Transporter to Xylem Sap Desalinization and Low Na+ Accumulation in Young Leaves Under Low as High External Na+ Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of leaf rolling on agronomic performances of durum wheat subjected to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+                <w:t xml:space="preserve">Ben-Amar Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Regnault</w:t>
+                <w:t xml:space="preserve">Bouizgaren Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mieulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+                <w:t xml:space="preserve">Mahboub Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01130⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.791-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/ajar2019.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933551v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of leaf rolling on agronomic performances of durum wheat subjected to water stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive Contribution by the Rice OsHKT1;4 Na+ Transporter to Xylem Sap Desalinization and Low Na+ Accumulation in Young Leaves Under Low as High External Na+ Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Amar Amal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouizgaren Abdelaziz</w:t>
+                <w:t xml:space="preserve">Thomas Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahboub Said</w:t>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/ajar2019.14620⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783257v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895395v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
+                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+                <w:t xml:space="preserve">Dong-Li Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
+                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242739. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001011v1</w:t>
+                <w:t xml:space="preserve">hal-02895395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsa Messedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Yuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,347 +2236,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive expression of CmSKOR , an outward K + channel gene from melon, in Arabidopsis thaliana involved in saline tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Cs+ inhibits root elongation in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Long-Tang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e1428516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1428516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844918v1</w:t>
+                <w:t xml:space="preserve">hal-02622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Cs+ inhibits root elongation in rice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive expression of CmSKOR , an outward K + channel gene from melon, in Arabidopsis thaliana involved in saline tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huang Long-Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li-Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Li-Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.e1428516. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.492-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1428516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622471v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant potassium nutrition in ectomycorrhizal symbiosis: properties and roles of the three fungal TOK potassium channels in Hebeloma cylindrosporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Houdinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,1471 +2768,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
+                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
+                <w:t xml:space="preserve">Shouguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiko Takagi</w:t>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581607v1</w:t>
+                <w:t xml:space="preserve">hal-01594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local signalling pathways regulate the Arabidopsis root developmental response to Mesorhizobium loti inoculation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kucharczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Queruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Silva-Andia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (5), pp.1199-1211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erw502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shouguang Huang</w:t>
+                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chaine</w:t>
+                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Michel</w:t>
+                <w:t xml:space="preserve">Keiko Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594830v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and functional characterization of HKT1 and AKT1 genes of Fragaria spp.-Relationship to plant response to salt stress.</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Garriga</w:t>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Raddatz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María E Rubio-Meléndez</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595540v1</w:t>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water deficit on growth, nodulation and physiological and biochemical processes inMedicago sativa-rhizobia symbiotic association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Osmopriming improves seeds germination, growth, antioxidant responses and membrane stability during early stage of Moroccan alfalfa populations under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15324982.2015.1073194⟩</w:t>
+              <w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-58392016000300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322295v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmopriming improves seeds germination, growth, antioxidant responses and membrane stability during early stage of Moroccan alfalfa populations under water deficit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles and Transport of Sodium and Potassium in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Al-Shiblawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metal ions in life sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.291-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21756-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-58392016000300002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389061v1</w:t>
+                <w:t xml:space="preserve">hal-01321525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and Transport of Sodium and Potassium in Plants.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Characterisation of two HKT1;4 Transporters from Triticum monococcum to elucidate the Determinants of the Wheat Salt Tolerance Nax1 QTL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal ions in life sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcw123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21756-7_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01321525v1</w:t>
+                <w:t xml:space="preserve">hal-01595086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of two HKT1;4 Transporters from Triticum monococcum to elucidate the Determinants of the Wheat Salt Tolerance Nax1 QTL.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Cloning and functional characterization of HKT1 and AKT1 genes of Fragaria spp.-Relationship to plant response to salt stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Garriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Raddatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Brini</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María E Rubio-Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcw123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595086v1</w:t>
+                <w:t xml:space="preserve">hal-01595540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Effects of water deficit on growth, nodulation and physiological and biochemical processes inMedicago sativa-rhizobia symbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2015.1073194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595657v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced expression of AtNUP62 nucleoporin gene affects auxin response in Arabidopsis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5), pp.675-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-015-0695-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01320460v1</w:t>
+                <w:t xml:space="preserve">hal-01595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Reduced expression of AtNUP62 nucleoporin gene affects auxin response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Anja Thoe Fuglsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Doan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-015-0695-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions among residues within pore region determine the K + dependence of a KAT1-type potassium channel AmKAT1</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhe Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhua Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4463,2096 +4463,2096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms involved in plant adaptation to low K+ availability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potassium nutrition of ectomycorrhizal Pinus pinaster: overexpression of the Hebeloma cylindrosporum HcTrk1 transporter affects the translocation of both K(+) and phosphorus in the host plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert402⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (3), pp.951-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961959v1</w:t>
+                <w:t xml:space="preserve">hal-00942288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization in Xenopus oocytes of Na+ transport systems from durum wheat reveals diversity among two HKT1;4 transporters.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (9), pp.748-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00936768v1</w:t>
+                <w:t xml:space="preserve">hal-01044789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, nutrients concentrations, and enzymes involved in plants nutrition of alfalfa populations under saline conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acetylated 1,3‐diaminopropane antagonizes abscisic acid‐mediated stomatal closing in A rabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouizgaren</w:t>
+                <w:t xml:space="preserve">Fabien Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Makoudi</w:t>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjira Bousserouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (2), pp.322-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137618v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roots of future rice harvests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm J Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bishopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12284-014-0029-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Growth, nutrients concentrations, and enzymes involved in plants nutrition of alfalfa populations under saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Faghire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane A. Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouizgaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.301-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01044789v1</w:t>
+                <w:t xml:space="preserve">hal-01137618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylated 1,3‐diaminopropane antagonizes abscisic acid‐mediated stomatal closing in A rabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization in Xenopus oocytes of Na+ transport systems from durum wheat reveals diversity among two HKT1;4 transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.213-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04924244v1</w:t>
+                <w:t xml:space="preserve">hal-00936768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Amino Acids in the C-Linker Domain of the Arabidopsis K+ Channel KAT2 Determine Its Subcellular Localization and Activity at the Plasma Membrane.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms involved in plant adaptation to low K+ availability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.229757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.833-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962147v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium nutrition of ectomycorrhizal Pinus pinaster: overexpression of the Hebeloma cylindrosporum HcTrk1 transporter affects the translocation of both K(+) and phosphorus in the host plant.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Distinct Amino Acids in the C-Linker Domain of the Arabidopsis K+ Channel KAT2 Determine Its Subcellular Localization and Activity at the Plasma Membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Becquer</w:t>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Plassard</w:t>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 201 (3), pp.951-60. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (3), pp.1415-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.229757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942288v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Intracellular pH Measurements in Tobacco and Arabidopsis Reveal an Unexpected pH Gradient in the Endomembrane System.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bassil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Reguera</w:t>
+                <w:t xml:space="preserve">Geneviève Conéjero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.116897⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58-59, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920790v1</w:t>
+                <w:t xml:space="preserve">hal-00931957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium transport in developing fleshy fruits: the grapevine inward K(+) channel VvK1.2 is activated by CIPK-CBL complexes and induced in ripening berry flesh cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Intracellular pH Measurements in Tobacco and Arabidopsis Reveal an Unexpected pH Gradient in the Endomembrane System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Cuéllar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farrukh Azeem</w:t>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Maria Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12092⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (10), pp.4028-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.116897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860492v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and properties of genetically encoded pH sensors in plants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Potassium transport in developing fleshy fruits: the grapevine inward K(+) channel VvK1.2 is activated by CIPK-CBL complexes and induced in ripening berry flesh cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrukh Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Paris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.523. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (6), pp.1006-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932235v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">Development and properties of genetically encoded pH sensors in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conéjero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931957v1</w:t>
+                <w:t xml:space="preserve">hal-00932235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
+                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begoña Benito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Talón</w:t>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.1522-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777244v1</w:t>
+                <w:t xml:space="preserve">hal-00776980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
+                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+                <w:t xml:space="preserve">Ali Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonglin Shang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776980v1</w:t>
+                <w:t xml:space="preserve">hal-00777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imran Khan</w:t>
+                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Manuel Talón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777607v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtKC1 is a general modulator of Arabidopsis inward Shaker channel activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (4), pp.570-82. </w:t>
@@ -6603,64 +6603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A K(+) channel from salt-tolerant melon inhibited by Na(+).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Dong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Wu Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of an Na+-and K+-permeable HKT transporter in barley improves salt tolerance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaq Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Isayenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,429 +6986,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
+                <w:t xml:space="preserve">Sandra Espeout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (4), pp.1955-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.138008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378802v1</w:t>
+                <w:t xml:space="preserve">hal-00445325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine Shaker inward K(+) channel activated by the calcineurin B-like calcium sensor 1-protein kinase CIPK23 network is expressed in grape berries under drought stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (1), pp.58-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04029.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
+                <w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lambilliotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Espeout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 150 (4), pp.1955-71. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (6), pp.1092-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.138008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445325v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant adaptation to fluctuating environment and biomass production are strongly dependent on guard cell potassium channels</w:t>
               </w:r>
@@ -7701,51 +7701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7942,90 +7942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Functional Characterization of a Na+-K+ Transporter from the Trk Family in the Ectomycorrhizal Fungus Hebeloma cylindrosporum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lambilliotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8089,51 +8089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K(+) channel activity in plants: Genes, regulations and functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8231,64 +8231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 486 (1), pp.486-494. </w:t>
@@ -8600,307 +8600,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique voltage sensor sensitizes the potassium channel AKT2 to phosphoregulation</w:t>
+                <w:t xml:space="preserve">Plant Kin and Kout channels: Approaching the trait of opposite 3 rectification by analyzing more than 250 KAT1–SKOR chimeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Michard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Poree</w:t>
+                <w:t xml:space="preserve">Fabien Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mueller-Roeber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Klaas Wulfetange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Carpaneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Roller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1085/jgp.200509413⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 332 (2), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086622v1</w:t>
+                <w:t xml:space="preserve">hal-00012328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Kin and Kout channels: Approaching the trait of opposite 3 rectification by analyzing more than 250 KAT1–SKOR chimeras</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unique voltage sensor sensitizes the potassium channel AKT2 to phosphoregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Roller</w:t>
+                <w:t xml:space="preserve">Erwan Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mueller-Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.150⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.605-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1085/jgp.200509413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00012328v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for localisation and electrophysiological characterisation of ion channels heterologously expressed in a plant context</w:t>
               </w:r>
@@ -9148,1370 +9148,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly of plant Shaker-like-K-out channels require two distinct sites of the channel alpha-subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lambilliote</w:t>
+                <w:t xml:space="preserve">A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">J. Mittelstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+                <w:t xml:space="preserve">A. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (2), pp.858-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.103.037671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673408v1</w:t>
+                <w:t xml:space="preserve">hal-02679484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lambilliote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164 (3), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676926v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of plant Shaker-like-K-out channels require two distinct sites of the channel alpha-subunit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Poree</w:t>
+                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schneider</w:t>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mittelstadt</w:t>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berti</w:t>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 87 (2), pp.858-872. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.103.037671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679484v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-group distribution of the shaker-like K+ channel family in higher plants</w:t>
+                <w:t xml:space="preserve">Regulated expression of Arabidopsis shaker K+ channel genes involved in K+ uptake and distribution in the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pilot</w:t>
+                <w:t xml:space="preserve">G. Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Pratelli</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.773-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022597102282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-002-2413-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682641v1</w:t>
+                <w:t xml:space="preserve">hal-02670844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.575-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682675v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated expression of Arabidopsis shaker K+ channel genes involved in K+ uptake and distribution in the plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+                <w:t xml:space="preserve">Functional analysis of AtHKT1 in Arabidopsis shows that Na+ recirculation by the phloem is crucial for salt tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mouline</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Nublat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J Brackenbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022597102282⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (9), pp.2004-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdg207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02670844v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (9), pp.5549-5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679486v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of AtHKT1 in Arabidopsis shows that Na+ recirculation by the phloem is crucial for salt tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Five-group distribution of the shaker-like K+ channel family in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nublat</w:t>
+                <w:t xml:space="preserve">Réjane Pratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J Brackenbury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (4), pp.418-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-002-2413-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdg207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02097355v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen tube development and competitive ability are impaired by disruption of a shaker K+ channel in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">A grapevine gene encoding a Guard cell K+ channel displays developmental regulation in the grapevine berry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Pratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilot</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.213902⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 128, pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.010529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676500v1</w:t>
+                <w:t xml:space="preserve">hal-02679448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine gene encoding a Guard cell K+ channel displays developmental regulation in the grapevine berry</w:t>
+                <w:t xml:space="preserve">Pollen tube development and competitive ability are impaired by disruption of a shaker K+ channel in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjane Pratelli</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 128, pp.564-577. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (3), pp.339-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.010529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.213902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679448v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation channels in the Arabidopsis plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10609,64 +10609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lambilliote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 244, pp.165-175. </w:t>
@@ -10704,103 +10704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and functional interaction of the Arabidopsis K+ channel AKT2 and phosphatase AtPP2CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (5), pp.1133-1148. </w:t>
@@ -10838,103 +10838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guard cell inward K+ channel activity in Arabidopsis involves expression of the twin channel subunits KAT1 and KAT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (5), pp.3215-3221. </w:t>
@@ -11102,77 +11102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the Arabidopsis K+ channels KAT1 and AKT1 expressed or c-expressed in insect cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23 (4), pp.527-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11219,90 +11219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shaker-like K+ channel with weak rectification is expressed in both source and sink phloem tissues of arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12, pp.837-851. </w:t>
@@ -11353,77 +11353,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH control of the plant outwardly-rectifying potassium channel SKOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11629,51 +11629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant ion channels: from molecular structures to physiological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.477-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11878,51 +11878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium ions promote assembly of channel-like structures from beticolin o, a non-peptide fungal toxin purified from Cercospora beticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11999,64 +11999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and disruption of a plant shaker-like outward channel involved in K+ release into the xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12127,739 +12127,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane transport systems in higher plants : from black boxes to molecular physiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Tetramerization of the AKT1 plant potassium channel involves its C-terminal cytoplasmic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Daram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb03450.x⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (12), pp.3455-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/16.12.3455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685157v1</w:t>
+                <w:t xml:space="preserve">hal-02690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional comparison of plant inward-rectifier channels expressed in yeast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Plasma membrane transport systems in higher plants : from black boxes to molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.L. Slayman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/48.Special_Issue.405⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb03450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690657v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramerization of the AKT1 plant potassium channel involves its C-terminal cytoplasmic domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Functional comparison of plant inward-rectifier channels expressed in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Slayman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (12), pp.3455-3463. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/16.12.3455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/48.Special_Issue.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690131v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baculovirus/insect cell system as an alternative to Xenopus oocytes. First characterization of the AKT1 K+ channel from Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Functional expression of the plant K+ channel KAT1 in insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Urbach</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 380, pp.229-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00042-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.271.37.22863⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695991v1</w:t>
+                <w:t xml:space="preserve">hal-02685842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of the plant K+ channel KAT1 in insect cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The baculovirus/insect cell system as an alternative to Xenopus oocytes. First characterization of the AKT1 K+ channel from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Marten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Martine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lemaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00042-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (37), pp.22863-22870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.271.37.22863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685842v1</w:t>
+                <w:t xml:space="preserve">hal-02695991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant K+ channels : structure, activity and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Daram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12923,90 +12923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a cloned plant K+ channel in Xenopus oocytes : analysis of macroscopic currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13297,341 +13297,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inward and outward rectifying potassium currents in Saccharomyces-Cerevisiae mediated by endogenous and heterelogously expressed ion channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gaber</w:t>
+                <w:t xml:space="preserve">Level of expression in Xenopus oocytes affects some characteristics of a plant inward-rectifying voltage-gated K+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Microbiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02814074⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 428, pp.422-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00724528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965870v1</w:t>
+                <w:t xml:space="preserve">hal-02711903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of expression in Xenopus oocytes affects some characteristics of a plant inward-rectifying voltage-gated K+ channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+                <w:t xml:space="preserve">Inward and outward rectifying potassium currents in Saccharomyces-Cerevisiae mediated by endogenous and heterelogously expressed ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 428, pp.422-424. </w:t>
+              <w:t xml:space="preserve">Folia Microbiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 39 (6), pp.507-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00724528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02814074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711903v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test for screening monoclonal antibodies to membrane proteins based on their ability to inhibit protein reconstitution into vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,51 +13746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of apoplast acidification by the H+ pump. Effect on the sensitivity to pH and CO2 of iron reduction by roots of Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13879,51 +13879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression in yeast of a plant potassium ion transport system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14026,51 +14026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PH and ionic conditions in the apoplast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Plant Physiology and Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 42, pp.103-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14117,51 +14117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of HCO3- concentration in the absorption solution on the energetic coupling of H+- cotransports in corn roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14276,51 +14276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14484,51 +14484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthophosphate relations of root: NO3 effects on orthophosphate influx, accumulation and secretion into the xylem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14587,51 +14587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH on orthophosphate uptake by corn roots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14985,320 +14985,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+                <w:t xml:space="preserve">hal-03749924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749924v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luu, Truong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15360,1429 +15360,1429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive imaging use to shed light on pH at both sides of the plasma membrane interface in living root</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867986v1</w:t>
+                <w:t xml:space="preserve">hal-01867981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis contributing to plant potassium nutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Corratge Faillie</w:t>
+                <w:t xml:space="preserve">Non invasive imaging use to shed light on pH at both sides of the plasma membrane interface in living root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278962v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between rhizobia and root hairs: from Medicago truncatula to wheat via Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis contributing to plant potassium nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Corratge Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Molecular Plant International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Xi’an, China</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278947v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between rhizobia and root hairs: from Medicago truncatula to wheat via Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Yuan Guo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. Molecular Plant International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867981v1</w:t>
+                <w:t xml:space="preserve">hal-02278947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des réponses racinaires du blé dur à l'inoculation par des bactéries diazotrophes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions céréales micro-organismes bénéfiques du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278951v1</w:t>
+                <w:t xml:space="preserve">hal-02278960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Phénotypage du développement de la zone pilifère en réponse à des bactéries rhizosphériques chez le blé: dispositif expérimental et analyse d'image automatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau PhytoMic 2017 "Diversité et rôle du microbiote dans la performance et l'adaptation de la plante", Round Table "Génétique et amélioration des plantes au sein du réseau PhytoMic"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278948v1</w:t>
+                <w:t xml:space="preserve">hal-02278950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponses des poils absorbants à l'environnement abiotique et biotique, et développement d'un programme de phénotypage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Meeting on Nitrogen-Fixing Root Endosymbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278961v1</w:t>
+                <w:t xml:space="preserve">hal-02278949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage du développement de la zone pilifère en réponse à des bactéries rhizosphériques chez le blé: dispositif expérimental et analyse d'image automatisée</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau PhytoMic 2017 "Diversité et rôle du microbiote dans la performance et l'adaptation de la plante", Round Table "Génétique et amélioration des plantes au sein du réseau PhytoMic"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278950v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des poils absorbants à l'environnement abiotique et biotique, et développement d'un programme de phénotypage automatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Meeting on Nitrogen-Fixing Root Endosymbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278949v1</w:t>
+                <w:t xml:space="preserve">hal-02278948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel functions of fungal TOK channels: putative roles in symbiotic potassium transfer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phénotypage des réponses racinaires du blé dur à l'inoculation par des bactéries diazotrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Interactions céréales micro-organismes bénéfiques du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278998v1</w:t>
+                <w:t xml:space="preserve">hal-02278951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Novel functions of fungal TOK channels: putative roles in symbiotic potassium transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279005v1</w:t>
+                <w:t xml:space="preserve">hal-02278998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Razzaq Al Shiblawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278960v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of leaf transpiration in rice under salt stress: functional characterization and roles of potassium channels expressed in rice stomata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16833,64 +16833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mahboub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16928,103 +16928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and molecular analysis of Cs+ uptake in rice, and its interaction with K+ uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -17079,64 +17079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mahboub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17168,1171 +17168,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal molecular players involved in plant potassium nutrition via ectomycorrhizal associations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Molecular Mycorrhiza Meeting IMMM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278984v1</w:t>
+                <w:t xml:space="preserve">hal-02279006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Clonage et caractérisation électrophysiologique d’un transporteur HKT chez l’orge sauvage Hordeum maritimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Messrdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278967v1</w:t>
+                <w:t xml:space="preserve">hal-02278982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage et caractérisation électrophysiologique d’un transporteur HKT chez l’orge sauvage Hordeum maritimum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Fungal molecular players involved in plant potassium nutrition via ectomycorrhizal associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chedly Abdelly</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">2nd International Molecular Mycorrhiza Meeting IMMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278982v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs transport, root architecture and HKT transporters in rice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278959v1</w:t>
+                <w:t xml:space="preserve">hal-02278967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Cs transport, root architecture and HKT transporters in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème Colloque des Canaux ioniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278971v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farukh Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+              <w:t xml:space="preserve">26 ème Colloque des Canaux ioniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279006v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite switch with anti abscisic acid actvity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Media acidification and proton gradient in Arabidopsis thaliana roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Leung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Arabidopsis Research (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17. Meeting of European Network for Plant Endomembrane Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594688v1</w:t>
+                <w:t xml:space="preserve">hal-01594434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle par électrophysiologie d’un transporteur HKT1;4-A1 de Triticum monococcum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2014 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Yassmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18351,290 +18334,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media acidification and proton gradient in Arabidopsis thaliana roots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolite switch with anti abscisic acid actvity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gibrat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Meeting of European Network for Plant Endomembrane Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">25th International Conference on Arabidopsis Research (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594434v1</w:t>
+                <w:t xml:space="preserve">hal-01594688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
+              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595443v1</w:t>
+                <w:t xml:space="preserve">hal-01594744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pompes et des canaux ioniques contrôlant la turgescence cellulaire assurent une capacité de mouvement chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Société de Biologie de Montpellier : "Le mouvement dans tous ses états"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18659,64 +18659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium nutrition in plants under low K+ availability: from sensing and signalling to regulation of membrane transport activity and root development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2013 (SEB 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18735,221 +18735,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594744v1</w:t>
+                <w:t xml:space="preserve">hal-01595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a rice Shaker K+ channel in Xenopus oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque “Canaux Ioniques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, île d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18974,77 +18974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and analysis of K+ transport systems of the ectomycorrhizal model fungus Hebeloma cylindrosporum. ICOM7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19099,103 +19099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Ion Channel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19220,90 +19220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of K+ channel activity and transport in plants: the C-linker of Arabidopsis Shaker inward channels plays a crucial role in both surface expression and channel activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19345,103 +19345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant adaptation to salt stress: Functional characterisation and expression regulation of a rice K+ transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mieulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque "Canaux Ioniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Presqu'île de Giens, France</w:t>
@@ -19522,51 +19522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jun 2012, Hong Kong, China</w:t>
@@ -19595,90 +19595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ite-directed analyses of the C-linker domain of plant K+ Shaker channels reveal structural similarities with animal HCN channels and provide clues about the plant channel structure-function relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19720,103 +19720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of inward K+ channel activity in arabidopsis by the shaker subunit ATKC1: molecular mechanisms and role in control of stomatal opening and plant adaptation to water stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st "Ion channels" meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hyères-les-Palmiers, France</w:t>
@@ -19871,476 +19871,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789145v1</w:t>
+                <w:t xml:space="preserve">hal-04841605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among wheat genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841605v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of root hair development in a wheat ancestor and a landrace under nutrient deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France. , 16, pp.1226 - 1232, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20365,51 +20365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat domestication and microbiota: What can we learn from soils and plants of center of origin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20490,77 +20490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An outward Shaker channel improves rice salt tolerance by combining control of leaf transpiration and K+ secretion into xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh‐hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20615,90 +20615,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenotyping procedure for imaging root hair on whole root systems reveal responses to nutrient availability and inoculation with PGPR-like bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20878,77 +20878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role(s) of fungal proteins involved in plant potassium nutrition during ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Houdinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20990,103 +20990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved durum wheat sterilization method allowing an easier root exudate sampling under sterile conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lebanese Association for the advancement of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21320,51 +21320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger F. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.242, 2017, Sciences Sup, 978-2-10-075887-6</w:t>
             </w:r>
           </w:p>
@@ -21436,51 +21436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of root apoplast acidification by the H+ pump in mineral nutrition of terrestrial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21550,103 +21550,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of genes encoding outward potassium channels for modifying at least one phenotype linked to the size and organic acid content of at least one plant storage organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Pratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2005078101A2. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21700,77 +21700,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: What do we learn from Arabidopsis and rice model plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21833,103 +21833,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outward Shaker channel OsK5.2 is beneficial to the plant salt tolerance through its role in K+ translocation and its control of leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21941,271 +21941,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789967v1</w:t>
+                <w:t xml:space="preserve">hal-02244985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244985v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22223,51 +22223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structure-fonction dans la racine : effets du squelette parietal sur les transports membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Techniques du Languedoc, 1988. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22463,51 +22463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594832v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poitout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kucharczyk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Queruel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silva-Andia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw502" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21756-7_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert402" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Farissi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Faghire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane A. Bargaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouizgaren" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoudi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12603" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reguera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.116897" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00523" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03479.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Alpi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Amrhein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Blatt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Blumwald" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2007.03.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W13M56V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171070v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611613200" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Xicluna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M607607200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Johansson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wulfetange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poree" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gajdanowicz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02690.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086622v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller-Roeber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509413" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012328v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Por&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Wulfetange" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Naso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Carpaneto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Roller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.150" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5WV5QG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dreyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02566.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mittelstadt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.037671" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Pratelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-002-2413-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1LLQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670844v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022597102282" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9VP47DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679448v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010529" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680585v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1284-2_16" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674094v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Platet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000943" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674634v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007303200" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690106v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2000.13.2.203" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694566v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00828.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.6.837" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693280v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01093-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWV89W4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Horeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zimmermann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/50.Special_Issue.1073" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5266(99)00020-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMG066Q6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ros" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Fonrouge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daram" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enjuto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.1999.105310.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MLPM72X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695243v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)81606-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690657v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertl" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reid" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Slayman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/48.Special_Issue.405" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690131v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.12.3455" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemaillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.37.22863" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685842v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marten" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00042-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2BB88VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686704v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0240964" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965795v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouerghi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grignon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965870v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slayman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaber" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02814074" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LRPZHH9X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706935v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thibaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touraine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grouzis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(93)90123-H" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G049X67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711114v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toulon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Davidian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulineau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00196250" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9ZSB181P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroute" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1585180" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.pp.42.060191.000535" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725074v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Clarkson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00393694" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G69HHMJS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720797v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.88.4.1469" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965893v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.84.4.1367" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724235v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/38.6.923" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA07B10474590EAF6D164761EC5A757CF3B1686/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719111v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.77.1.136" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962511v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962704v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.68.2.415" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962719v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salsac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278951v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278950v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278949v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278998v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278960v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gibrat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594156v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594155v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594160v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785662v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ngo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942662v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vartanian" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-vie-et-sante/licence/biologie-vegetale-nutrition-et-metabolism" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827760v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854264v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poitout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kucharczyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Queruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silva-Andia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw502" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21756-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12603" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12564" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Farissi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Faghire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane A. Bargaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouizgaren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reguera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.116897" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03479.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Alpi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Amrhein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Blatt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Blumwald" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2007.03.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W13M56V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171070v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611613200" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Xicluna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M607607200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Johansson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wulfetange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poree" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gajdanowicz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02690.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Por&#233;e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Wulfetange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Naso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Carpaneto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Roller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.150" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5WV5QG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086622v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller-Roeber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509413" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dreyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02566.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mittelstadt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.037671" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022597102282" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9VP47DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682641v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Pratelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-002-2413-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1LLQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679448v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010529" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680585v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1284-2_16" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674094v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Platet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000943" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674634v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007303200" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690106v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2000.13.2.203" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694566v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00828.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.6.837" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693280v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01093-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWV89W4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Horeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zimmermann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/50.Special_Issue.1073" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5266(99)00020-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMG066Q6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ros" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Fonrouge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daram" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enjuto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.1999.105310.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MLPM72X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695243v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)81606-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690131v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.12.3455" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690657v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reid" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Slayman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/48.Special_Issue.405" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685842v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marten" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00042-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2BB88VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695991v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemaillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.37.22863" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686704v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0240964" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965795v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouerghi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grignon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965870v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slayman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaber" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02814074" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LRPZHH9X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706935v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thibaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touraine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grouzis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(93)90123-H" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G049X67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711114v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toulon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Davidian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulineau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00196250" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9ZSB181P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroute" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1585180" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.pp.42.060191.000535" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725074v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Clarkson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00393694" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G69HHMJS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720797v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.88.4.1469" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965893v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.84.4.1367" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724235v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/38.6.923" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA07B10474590EAF6D164761EC5A757CF3B1686/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719111v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.77.1.136" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962511v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962704v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.68.2.415" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962719v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salsac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278947v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278960v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278950v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278949v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278951v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278998v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278984v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594434v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gibrat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594156v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594155v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594160v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785662v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ngo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942662v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vartanian" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-vie-et-sante/licence/biologie-vegetale-nutrition-et-metabolism" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827760v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854264v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>