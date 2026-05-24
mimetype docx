--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1038,1545 +1038,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Root Hairs to Overcome Poor Soils</w:t>
+                <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wissem Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (1), pp.83-94. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13094695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947957v1</w:t>
+                <w:t xml:space="preserve">hal-03239018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">Looking for Root Hairs to Overcome Poor Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lazali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Hamdi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.4695. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13094695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239018v1</w:t>
+                <w:t xml:space="preserve">hal-02947957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
+                <w:t xml:space="preserve">Role of leaf rolling on agronomic performances of durum wheat subjected to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Garcia</w:t>
+                <w:t xml:space="preserve">Ben-Amar Amal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
+                <w:t xml:space="preserve">Bouizgaren Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Mahboub Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.791-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/ajar2019.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001011v1</w:t>
+                <w:t xml:space="preserve">hal-04783257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of leaf rolling on agronomic performances of durum wheat subjected to water stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Amar Amal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouizgaren Abdelaziz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahboub Said</w:t>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/ajar2019.14620⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783257v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive Contribution by the Rice OsHKT1;4 Na+ Transporter to Xylem Sap Desalinization and Low Na+ Accumulation in Young Leaves Under Low as High External Na+ Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Khan</w:t>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+                <w:t xml:space="preserve">Thomas Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Regnault</w:t>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization and physiological roles of the single Shaker outward K + channel in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Li Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thouin</w:t>
+                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457197v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Characterization of the Arabidopsis Ammonium Transporter AtAMT1;3 With the Emphasis on Structural Determinants of Substrate Binding and Permeation Properties</w:t>
+                <w:t xml:space="preserve">Fungal Shaker-like channels beyond cellular K+ homeostasis: a role in ectomycorrhizal symbiosis between Hebeloma cylindrosporum and Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong-Li Hao</w:t>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+                <w:t xml:space="preserve">Maria del Carmen Guerrero-Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Xia Liu</w:t>
+                <w:t xml:space="preserve">Hannah E.R. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Yan Zhou</w:t>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895395v1</w:t>
+                <w:t xml:space="preserve">hal-03001011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+                <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsa Messedi</w:t>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Marhuenda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Alienor Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.2423-2435. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.418-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623588v1</w:t>
+                <w:t xml:space="preserve">hal-02122232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A repertoire of cationic and anionic conductances at the plasma membrane of Medicago truncatula root hairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin Wang</w:t>
+                <w:t xml:space="preserve">Investigation of Na+ and K+ transport in halophytes: Functional analysis of the HmHKT2;1 transporter from Hordeum maritimum and expression under saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+                <w:t xml:space="preserve">Dorsa Messedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Alienor Very</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Marhuenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (3), pp.418-433. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2423-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122232v1</w:t>
+                <w:t xml:space="preserve">hal-02623588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Cs+ inhibits root elongation in rice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive expression of CmSKOR , an outward K + channel gene from melon, in Arabidopsis thaliana involved in saline tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huang Long-Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li-Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Li-Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1428516⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.492-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622471v1</w:t>
+                <w:t xml:space="preserve">hal-01844918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive expression of CmSKOR , an outward K + channel gene from melon, in Arabidopsis thaliana involved in saline tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Cs+ inhibits root elongation in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Long-Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gao Li-Wei</w:t>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.492-502. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e1428516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1428516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844918v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant potassium nutrition in ectomycorrhizal symbiosis: properties and roles of the three fungal TOK potassium channels in Hebeloma cylindrosporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Houdinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,1471 +2768,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
+                <w:t xml:space="preserve">Local signalling pathways regulate the Arabidopsis root developmental response to Mesorhizobium loti inoculation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
+                <w:t xml:space="preserve">A Poitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouguang Huang</w:t>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+                <w:t xml:space="preserve">B. Kucharczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chaine</w:t>
+                <w:t xml:space="preserve">N Queruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Michel</w:t>
+                <w:t xml:space="preserve">J Silva-Andia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.1199-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594830v1</w:t>
+                <w:t xml:space="preserve">hal-01594832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local signalling pathways regulate the Arabidopsis root developmental response to Mesorhizobium loti inoculation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poitout</w:t>
+                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kucharczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Silva-Andia</w:t>
+                <w:t xml:space="preserve">Keiko Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw502⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594832v1</w:t>
+                <w:t xml:space="preserve">hal-01581607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of low-Cs+ rice plants by inactivation of the K+ transporter OsHAK1 with the CRISPR-Cas system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+                <w:t xml:space="preserve">A dual role for the OsK5.2 ion channel in stomatal movements and K+ loading into xylem sap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouguang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitaro Tanoi</w:t>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko I. Kobayashi</w:t>
+                <w:t xml:space="preserve">Christian Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keiko Takagi</w:t>
+                <w:t xml:space="preserve">Rémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (1), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (4), pp.2409-2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581607v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+                <w:t xml:space="preserve">Cloning and functional characterization of HKT1 and AKT1 genes of Fragaria spp.-Relationship to plant response to salt stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Miguel Garriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Natalia Raddatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">María E Rubio-Meléndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+                <w:t xml:space="preserve">hal-01595540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmopriming improves seeds germination, growth, antioxidant responses and membrane stability during early stage of Moroccan alfalfa populations under water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of water deficit on growth, nodulation and physiological and biochemical processes inMedicago sativa-rhizobia symbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+                <w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-58392016000300002⟩</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2015.1073194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389061v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and Transport of Sodium and Potassium in Plants.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osmopriming improves seeds germination, growth, antioxidant responses and membrane stability during early stage of Moroccan alfalfa populations under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouizgaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal ions in life sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21756-7_9⟩</w:t>
+              <w:t xml:space="preserve">Chilean Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-58392016000300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of two HKT1;4 Transporters from Triticum monococcum to elucidate the Determinants of the Wheat Salt Tolerance Nax1 QTL.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Roles and Transport of Sodium and Potassium in Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Al-Shiblawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcw123⟩</w:t>
+              <w:t xml:space="preserve">Metal ions in life sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.291-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21756-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595086v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and functional characterization of HKT1 and AKT1 genes of Fragaria spp.-Relationship to plant response to salt stress.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Characterisation of two HKT1;4 Transporters from Triticum monococcum to elucidate the Determinants of the Wheat Salt Tolerance Nax1 QTL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María E Rubio-Meléndez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcw123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595540v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water deficit on growth, nodulation and physiological and biochemical processes inMedicago sativa-rhizobia symbiotic association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
+                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man-Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Nan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15324982.2015.1073194⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5), pp.675-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322295v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The S1-S2 linker determines the distinct pH sensitivity between ZmK2.1 and KAT1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Reduced expression of AtNUP62 nucleoporin gene affects auxin response in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Thoe Fuglsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13134⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-015-0695-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595657v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced expression of AtNUP62 nucleoporin gene affects auxin response in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Boeglin</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Thoe Fuglsang</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-015-0695-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320460v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex interactions among residues within pore region determine the K + dependence of a KAT1-type potassium channel AmKAT1</w:t>
               </w:r>
@@ -4463,2096 +4463,2096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium nutrition of ectomycorrhizal Pinus pinaster: overexpression of the Hebeloma cylindrosporum HcTrk1 transporter affects the translocation of both K(+) and phosphorus in the host plant.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization in Xenopus oocytes of Na+ transport systems from durum wheat reveals diversity among two HKT1;4 transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.213-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942288v1</w:t>
+                <w:t xml:space="preserve">hal-00936768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms involved in plant adaptation to low K+ availability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.833-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01044789v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylated 1,3‐diaminopropane antagonizes abscisic acid‐mediated stomatal closing in A rabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, nutrients concentrations, and enzymes involved in plants nutrition of alfalfa populations under saline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Faghire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane A. Bargaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jammes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+                <w:t xml:space="preserve">A. Bouizgaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
+                <w:t xml:space="preserve">B. Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.301-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924244v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roots of future rice harvests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio de Oliveira</w:t>
+                <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: what do we learn from comparison between plant species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12284-014-0029-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (9), pp.748-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118548v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, nutrients concentrations, and enzymes involved in plants nutrition of alfalfa populations under saline conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Makoudi</w:t>
+                <w:t xml:space="preserve">The roots of future rice harvests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourollah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm J Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bishopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12284-014-0029-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137618v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization in Xenopus oocytes of Na+ transport systems from durum wheat reveals diversity among two HKT1;4 transporters.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acetylated 1,3‐diaminopropane antagonizes abscisic acid‐mediated stomatal closing in A rabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjira Bousserouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert361⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (2), pp.322-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936768v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms involved in plant adaptation to low K+ availability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct Amino Acids in the C-Linker Domain of the Arabidopsis K+ Channel KAT2 Determine Its Subcellular Localization and Activity at the Plasma Membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert402⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (3), pp.1415-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.229757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961959v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Amino Acids in the C-Linker Domain of the Arabidopsis K+ Channel KAT2 Determine Its Subcellular Localization and Activity at the Plasma Membrane.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+                <w:t xml:space="preserve">Potassium nutrition of ectomycorrhizal Pinus pinaster: overexpression of the Hebeloma cylindrosporum HcTrk1 transporter affects the translocation of both K(+) and phosphorus in the host plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Jeanguenin</w:t>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Adeline Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 164 (3), pp.1415-29. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (3), pp.951-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.229757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962147v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+                <w:t xml:space="preserve">In Vivo Intracellular pH Measurements in Tobacco and Arabidopsis Reveal an Unexpected pH Gradient in the Endomembrane System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conéjero</w:t>
+                <w:t xml:space="preserve">Elias Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Reguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (10), pp.4028-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.116897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931957v1</w:t>
+                <w:t xml:space="preserve">hal-00920790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Intracellular pH Measurements in Tobacco and Arabidopsis Reveal an Unexpected pH Gradient in the Endomembrane System.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potassium transport in developing fleshy fruits: the grapevine inward K(+) channel VvK1.2 is activated by CIPK-CBL complexes and induced in ripening berry flesh cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jublanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">Teresa Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farrukh Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Reguera</w:t>
+                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.116897⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (6), pp.1006-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920790v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium transport in developing fleshy fruits: the grapevine inward K(+) channel VvK1.2 is activated by CIPK-CBL complexes and induced in ripening berry flesh cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
+                <w:t xml:space="preserve">Development and properties of genetically encoded pH sensors in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pascaud</w:t>
+                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (6), pp.1006-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860492v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and properties of genetically encoded pH sensors in plants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Conéjero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58-59, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00523⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932235v1</w:t>
+                <w:t xml:space="preserve">hal-00931957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
+                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+                <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+                <w:t xml:space="preserve">Begoña Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracey A Cuin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+                <w:t xml:space="preserve">Manuel Talón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (4), pp.1522-33. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776980v1</w:t>
+                <w:t xml:space="preserve">hal-00777244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
+                <w:t xml:space="preserve">Arabidopsis annexin1 mediates the radical-activated plasma membrane Ca²+- and K+-permeable conductance in root cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imran Khan</w:t>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), pp.1522-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.097881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777607v1</w:t>
+                <w:t xml:space="preserve">hal-00776980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKT2;2/1, a K⁺-permeable transporter identified in a salt-tolerant rice cultivar through surveys of natural genetic polymorphism.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rice monovalent cation transporter OsHKT2;4: revisited ionic selectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Rodríguez-Navarro</w:t>
+                <w:t xml:space="preserve">Ali Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Talón</w:t>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (5), pp.750-62. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (1), pp.498-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05031.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.194936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777244v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtKC1 is a general modulator of Arabidopsis inward Shaker channel activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Duby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (4), pp.570-82. </w:t>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of an Na+-and K+-permeable HKT transporter in barley improves salt tolerance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaq Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald J F J Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Isayenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,429 +6986,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Espeout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Marie-Violaine Tatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie El Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lambilliotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.138008⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (6), pp.1092-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445325v1</w:t>
+                <w:t xml:space="preserve">hal-00378802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine Shaker inward K(+) channel activated by the calcineurin B-like calcium sensor 1-protein kinase CIPK23 network is expressed in grape berries under drought stress conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (1), pp.58-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04029.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Corratgé</w:t>
+                <w:t xml:space="preserve">Diversity in expression patterns and functional properties in the rice HKT transporter family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jabnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid van Aarle</w:t>
+                <w:t xml:space="preserve">Sandra Espeout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (6), pp.1092-102. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (4), pp.1955-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.138008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378802v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant adaptation to fluctuating environment and biomass production are strongly dependent on guard cell potassium channels</w:t>
               </w:r>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (6), pp.1076-1082. </w:t>
@@ -7701,51 +7701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7790,423 +7790,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant neurobiology: no brain, no gain?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and Functional Characterization of a Na+-K+ Transporter from the Trk Family in the Ectomycorrhizal Fungus Hebeloma cylindrosporum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lambilliotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Alpi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Blumwald</w:t>
+                <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2007.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (36), pp.26057-26066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M611613200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964894v1</w:t>
+                <w:t xml:space="preserve">hal-00171070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Functional Characterization of a Na+-K+ Transporter from the Trk Family in the Ectomycorrhizal Fungus Hebeloma cylindrosporum.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K(+) channel activity in plants: Genes, regulations and functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M611613200⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (12), pp.2357-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171070v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K(+) channel activity in plants: Genes, regulations and functions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant neurobiology: no brain, no gain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Alpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Amrhein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Blatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Blumwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581 (12), pp.2357-66. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.135-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.03.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2007.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148377v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased functional diversity of plant K+ channels by preferential heteromerization of the shaker-like subunits AKT2 and KAT2.</w:t>
               </w:r>
@@ -8231,64 +8231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 486 (1), pp.486-494. </w:t>
@@ -8600,307 +8600,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Kin and Kout channels: Approaching the trait of opposite 3 rectification by analyzing more than 250 KAT1–SKOR chimeras</w:t>
+                <w:t xml:space="preserve">A unique voltage sensor sensitizes the potassium channel AKT2 to phosphoregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Porée</w:t>
+                <w:t xml:space="preserve">Erwan Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas Wulfetange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anja Roller</w:t>
+                <w:t xml:space="preserve">B. Mueller-Roeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.150⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126, pp.605-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1085/jgp.200509413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012328v1</w:t>
+                <w:t xml:space="preserve">hal-00086622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique voltage sensor sensitizes the potassium channel AKT2 to phosphoregulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Kin and Kout channels: Approaching the trait of opposite 3 rectification by analyzing more than 250 KAT1–SKOR chimeras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas Wulfetange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Naso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Carpaneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Michard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Anja Roller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 332 (2), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2005.04.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1085/jgp.200509413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00086622v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A procedure for localisation and electrophysiological characterisation of ion channels heterologously expressed in a plant context</w:t>
               </w:r>
@@ -9148,1659 +9148,1659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of plant Shaker-like-K-out channels require two distinct sites of the channel alpha-subunit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schneider</w:t>
+                <w:t xml:space="preserve">R. Lambilliote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mittelstadt</w:t>
+                <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berti</w:t>
+                <w:t xml:space="preserve">Dylan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1529/biophysj.103.037671⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 164 (3), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679484v1</w:t>
+                <w:t xml:space="preserve">hal-02673408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Lambilliote</w:t>
+                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+                <w:t xml:space="preserve">Philippe Nacry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673408v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arabidopsis root transcriptome by serial analysis of gene expression. Gene identification using the genome sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Assembly of plant Shaker-like-K-out channels require two distinct sites of the channel alpha-subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cazettes</w:t>
+                <w:t xml:space="preserve">A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nacry</w:t>
+                <w:t xml:space="preserve">J. Mittelstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+                <w:t xml:space="preserve">A. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134, pp.67-80. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (2), pp.858-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.103.030536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.103.037671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676926v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated expression of Arabidopsis shaker K+ channel genes involved in K+ uptake and distribution in the plant</w:t>
+                <w:t xml:space="preserve">Five-group distribution of the shaker-like K+ channel family in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Guillaume Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Pratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022597102282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (4), pp.418-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-002-2413-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670844v1</w:t>
+                <w:t xml:space="preserve">hal-02682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (9), pp.5549-5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679486v1</w:t>
+                <w:t xml:space="preserve">hal-02682675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of AtHKT1 in Arabidopsis shows that Na+ recirculation by the phloem is crucial for salt tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nublat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J Brackenbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (9), pp.2004-2014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/cdg207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis outward K+ channel GORK is involved in regulation of stomatal movements and plant transpiration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Regulated expression of Arabidopsis shaker K+ channel genes involved in K+ uptake and distribution in the plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0733970100⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.773-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022597102282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682675v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-group distribution of the shaker-like K+ channel family in higher plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms and regulation of K+ transport in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.575-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.134831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-002-2413-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682641v1</w:t>
+                <w:t xml:space="preserve">hal-02679486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine gene encoding a Guard cell K+ channel displays developmental regulation in the grapevine berry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Pollen tube development and competitive ability are impaired by disruption of a shaker K+ channel in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.010529⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (3), pp.339-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.213902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679448v1</w:t>
+                <w:t xml:space="preserve">hal-02676500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen tube development and competitive ability are impaired by disruption of a shaker K+ channel in Arabidopsis</w:t>
+                <w:t xml:space="preserve">A grapevine gene encoding a Guard cell K+ channel displays developmental regulation in the grapevine berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mouline</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Réjane Pratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pilot</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (3), pp.339-350. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 128, pp.564-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.213902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.010529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676500v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation channels in the Arabidopsis plasma membrane</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An update on nutrient transport processes in ectomycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lambilliote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1360-1385(02)02262-8⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 244, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-1284-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965656v1</w:t>
+                <w:t xml:space="preserve">hal-02680585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update on nutrient transport processes in ectomycorrhizas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cation channels in the Arabidopsis plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (4), pp.168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1360-1385(02)02262-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-1284-2_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and functional interaction of the Arabidopsis K+ channel AKT2 and phosphatase AtPP2CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (5), pp.1133-1148. </w:t>
@@ -10838,103 +10838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guard cell inward K+ channel activity in Arabidopsis involves expression of the twin channel subunits KAT1 and KAT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (5), pp.3215-3221. </w:t>
@@ -11011,51 +11011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (2), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11102,77 +11102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of the Arabidopsis K+ channels KAT1 and AKT1 expressed or c-expressed in insect cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23 (4), pp.527-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11219,90 +11219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shaker-like K+ channel with weak rectification is expressed in both source and sink phloem tissues of arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12, pp.837-851. </w:t>
@@ -11353,77 +11353,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH control of the plant outwardly-rectifying potassium channel SKOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11629,51 +11629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant ion channels: from molecular structures to physiological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.477-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11917,51 +11917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (3), pp.359-364. </w:t>
@@ -11999,64 +11999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and disruption of a plant shaker-like outward channel involved in K+ release into the xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12127,739 +12127,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramerization of the AKT1 plant potassium channel involves its C-terminal cytoplasmic domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Plasma membrane transport systems in higher plants : from black boxes to molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/16.12.3455⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb03450.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690131v1</w:t>
+                <w:t xml:space="preserve">hal-02685157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane transport systems in higher plants : from black boxes to molecular physiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Functional comparison of plant inward-rectifier channels expressed in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Slayman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/48.Special_Issue.405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb03450.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02685157v1</w:t>
+                <w:t xml:space="preserve">hal-02690657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional comparison of plant inward-rectifier channels expressed in yeast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Tetramerization of the AKT1 plant potassium channel involves its C-terminal cytoplasmic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Daram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.L. Slayman</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.405-413. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (12), pp.3455-3463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/48.Special_Issue.405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/emboj/16.12.3455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690657v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional expression of the plant K+ channel KAT1 in insect cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The baculovirus/insect cell system as an alternative to Xenopus oocytes. First characterization of the AKT1 K+ channel from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Marten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Martine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lemaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00042-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (37), pp.22863-22870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.271.37.22863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685842v1</w:t>
+                <w:t xml:space="preserve">hal-02695991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baculovirus/insect cell system as an alternative to Xenopus oocytes. First characterization of the AKT1 K+ channel from Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Functional expression of the plant K+ channel KAT1 in insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Urbach</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 380, pp.229-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00042-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.271.37.22863⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695991v1</w:t>
+                <w:t xml:space="preserve">hal-02685842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant K+ channels : structure, activity and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Daram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Horeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12936,90 +12936,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a cloned plant K+ channel in Xenopus oocytes : analysis of macroscopic currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (2), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13297,341 +13297,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of expression in Xenopus oocytes affects some characteristics of a plant inward-rectifying voltage-gated K+ channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
+                <w:t xml:space="preserve">Inward and outward rectifying potassium currents in Saccharomyces-Cerevisiae mediated by endogenous and heterelogously expressed ion channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00724528⟩</w:t>
+              <w:t xml:space="preserve">Folia Microbiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 39 (6), pp.507-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02814074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711903v1</w:t>
+                <w:t xml:space="preserve">hal-02965870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inward and outward rectifying potassium currents in Saccharomyces-Cerevisiae mediated by endogenous and heterelogously expressed ion channels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gaber</w:t>
+                <w:t xml:space="preserve">Level of expression in Xenopus oocytes affects some characteristics of a plant inward-rectifying voltage-gated K+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Microbiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 39 (6), pp.507-509. </w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 428, pp.422-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02814074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00724528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965870v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test for screening monoclonal antibodies to membrane proteins based on their ability to inhibit protein reconstitution into vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,51 +13746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of apoplast acidification by the H+ pump. Effect on the sensitivity to pH and CO2 of iron reduction by roots of Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13879,51 +13879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression in yeast of a plant potassium ion transport system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14026,51 +14026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PH and ionic conditions in the apoplast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Plant Physiology and Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 42, pp.103-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14117,51 +14117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of HCO3- concentration in the absorption solution on the energetic coupling of H+- cotransports in corn roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14276,51 +14276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14484,51 +14484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthophosphate relations of root: NO3 effects on orthophosphate influx, accumulation and secretion into the xylem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14587,51 +14587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH on orthophosphate uptake by corn roots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14985,333 +14985,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
+                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Chmaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749924v1</w:t>
+                <w:t xml:space="preserve">hal-03717213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de systèmes de transport de potassium impliqués dans le transfert de K+ de la mycorhize arbusculaire au riz lors d'interactions symbiotiques</w:t>
+                <w:t xml:space="preserve">Tolérance des plantes à la salinité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour, Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">L'eau et la Plante - Colloque scientifique de la Société Nationale d’Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717213v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for potassium transport systems involved in arbuscular mycorrhiza-rice symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luu, Truong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15360,1416 +15360,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Non invasive imaging use to shed light on pH at both sides of the plasma membrane interface in living root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867981v1</w:t>
+                <w:t xml:space="preserve">hal-01867986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive imaging use to shed light on pH at both sides of the plasma membrane interface in living root</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dumont</w:t>
+                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis contributing to plant potassium nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratge Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867986v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis contributing to plant potassium nutrition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Delteil</w:t>
+                <w:t xml:space="preserve">Interactions between rhizobia and root hairs: from Medicago truncatula to wheat via Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Corratge Faillie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. Molecular Plant International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278962v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between rhizobia and root hairs: from Medicago truncatula to wheat via Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Building a functional repertoire of ion channels active at the plasma membrane of apical regions of medicago truncatula legume root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Molecular Plant International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Xi’an, China</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278947v1</w:t>
+                <w:t xml:space="preserve">hal-01867981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278960v1</w:t>
+                <w:t xml:space="preserve">hal-02278961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage du développement de la zone pilifère en réponse à des bactéries rhizosphériques chez le blé: dispositif expérimental et analyse d'image automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau PhytoMic 2017 "Diversité et rôle du microbiote dans la performance et l'adaptation de la plante", Round Table "Génétique et amélioration des plantes au sein du réseau PhytoMic"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des poils absorbants à l'environnement abiotique et biotique, et développement d'un programme de phénotypage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting on Nitrogen-Fixing Root Endosymbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278961v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l’accumulation de cations toxiques chez le riz par modification des transporteurs, de l’architecture et de l’anatomie racinaires: application à une culture sur des sols contaminés par le césium 137</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Phénotypage des réponses racinaires du blé dur à l'inoculation par des bactéries diazotrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interactions céréales micro-organismes bénéfiques du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278948v1</w:t>
+                <w:t xml:space="preserve">hal-02278951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des réponses racinaires du blé dur à l'inoculation par des bactéries diazotrophes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel functions of fungal TOK channels: putative roles in symbiotic potassium transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions céréales micro-organismes bénéfiques du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278951v1</w:t>
+                <w:t xml:space="preserve">hal-02278998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel functions of fungal TOK channels: putative roles in symbiotic potassium transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Razzaq Al Shiblawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278998v1</w:t>
+                <w:t xml:space="preserve">hal-02279005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of loss-of-function rice mutant lines in Na+ transporter genes by using the CRISPR-Cas9 biotechnology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Sentenac</w:t>
+                <w:t xml:space="preserve">Unravelling nutrient exchange in ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Houdinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-LabEx CRISPR-Cas9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd international Molecular Mycorrhiza Meeting iMMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279005v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of leaf transpiration in rice under salt stress: functional characterization and roles of potassium channels expressed in rice stomata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16833,51 +16833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16928,103 +16928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and molecular analysis of Cs+ uptake in rice, and its interaction with K+ uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donaldo Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Rice Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -17079,51 +17079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum El Bouhmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17168,1775 +17168,1775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Fungal molecular players involved in plant potassium nutrition via ectomycorrhizal associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">2nd International Molecular Mycorrhiza Meeting IMMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279006v1</w:t>
+                <w:t xml:space="preserve">hal-02278984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage et caractérisation électrophysiologique d’un transporteur HKT chez l’orge sauvage Hordeum maritimum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donaldo Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278982v1</w:t>
+                <w:t xml:space="preserve">hal-02278967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Tounsi</w:t>
+                <w:t xml:space="preserve">Clonage et caractérisation électrophysiologique d’un transporteur HKT chez l’orge sauvage Hordeum maritimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Messrdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Abdelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278990v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
+                <w:t xml:space="preserve">Etude fonctionnelle de deux transporteurs HKT1;4 de Triticum monococcum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Masmoudi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278985v1</w:t>
+                <w:t xml:space="preserve">hal-02278990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal molecular players involved in plant potassium nutrition via ectomycorrhizal associations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Isolement et étude de l’activité des promoteurs des gènes TdHKT1;4-1 et TdHKT1;4-2 chez des plantes transgéniques de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Molecular Mycorrhiza Meeting IMMM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2015 (Association Tunisienne de Biotechnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278984v1</w:t>
+                <w:t xml:space="preserve">hal-02278985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of inward Shaker channels expressed in rice stomata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Cs transport, root architecture and HKT transporters in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278967v1</w:t>
+                <w:t xml:space="preserve">hal-02278959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs transport, root architecture and HKT transporters in rice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farukh Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Workshop on Cs Bioremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">26 ème Colloque des Canaux ioniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278959v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal cell turgor depends on a K+ channel to regulate stomatal aperture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophysiological characterization of Medicago truncatula root hair conductances potentially involved in the early Nod factor signaling in rhizobial symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème Colloque des Canaux ioniques</w:t>
+              <w:t xml:space="preserve">26 ème colloque “Canaux Ioniques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278971v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media acidification and proton gradient in Arabidopsis thaliana roots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Caractérisation fonctionnelle par électrophysiologie d’un transporteur HKT1;4-A1 de Triticum monococcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Paris</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiçal Brini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Meeting of European Network for Plant Endomembrane Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2014 (Association Tunisienne de Biotechnologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Yassmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594434v1</w:t>
+                <w:t xml:space="preserve">hal-02278983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation fonctionnelle par électrophysiologie d’un transporteur HKT1;4-A1 de Triticum monococcum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Tounsi</w:t>
+                <w:t xml:space="preserve">Metabolite switch with anti abscisic acid actvity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biotechnologie 2014 (Association Tunisienne de Biotechnologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Yassmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">25th International Conference on Arabidopsis Research (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278983v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite switch with anti abscisic acid actvity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Media acidification and proton gradient in Arabidopsis thaliana roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Leung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Arabidopsis Research (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">17. Meeting of European Network for Plant Endomembrane Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594688v1</w:t>
+                <w:t xml:space="preserve">hal-01594434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuphon Laohavisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey A Cuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594744v1</w:t>
+                <w:t xml:space="preserve">hal-01595443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pompes et des canaux ioniques contrôlant la turgescence cellulaire assurent une capacité de mouvement chez les plantes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société de Biologie de Montpellier : "Le mouvement dans tous ses états"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594156v1</w:t>
+                <w:t xml:space="preserve">hal-01594744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium nutrition in plants under low K+ availability: from sensing and signalling to regulation of membrane transport activity and root development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Des pompes et des canaux ioniques contrôlant la turgescence cellulaire assurent une capacité de mouvement chez les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2013 (SEB 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journée de la Société de Biologie de Montpellier : "Le mouvement dans tous ses états"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594155v1</w:t>
+                <w:t xml:space="preserve">hal-01594156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexin-mediated calcium signalling in roots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potassium nutrition in plants under low K+ availability: from sensing and signalling to regulation of membrane transport activity and root development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2013 (SEB 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595443v1</w:t>
+                <w:t xml:space="preserve">hal-01594155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a rice Shaker K+ channel in Xenopus oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18974,77 +18974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and analysis of K+ transport systems of the ectomycorrhizal model fungus Hebeloma cylindrosporum. ICOM7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19099,51 +19099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion channels expressed in Medicago truncatula root hairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19151,51 +19151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Ion Channel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19220,90 +19220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of K+ channel activity and transport in plants: the C-linker of Arabidopsis Shaker inward channels plays a crucial role in both surface expression and channel activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19345,103 +19345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant adaptation to salt stress: Functional characterisation and expression regulation of a rice K+ transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mieulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque "Canaux Ioniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Presqu'île de Giens, France</w:t>
@@ -19522,51 +19522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jun 2012, Hong Kong, China</w:t>
@@ -19595,90 +19595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ite-directed analyses of the C-linker domain of plant K+ Shaker channels reveal structural similarities with animal HCN channels and provide clues about the plant channel structure-function relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Estaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19720,64 +19720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of inward K+ channel activity in arabidopsis by the shaker subunit ATKC1: molecular mechanisms and role in control of stomatal opening and plant adaptation to water stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19871,191 +19871,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841605v1</w:t>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among wheat genotypes</w:t>
+                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among modern and ancestral wheat genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20067,241 +20071,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Molecular responses of plants facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812305v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of root and root hair development in response to nutrient deficiency among wheat genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop: Molecular Responses of Plants Facing Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789145v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of root hair development in a wheat ancestor and a landrace under nutrient deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20365,51 +20365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat domestication and microbiota: What can we learn from soils and plants of center of origin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20628,51 +20628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenotyping procedure for imaging root hair on whole root systems reveal responses to nutrient availability and inoculation with PGPR-like bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20878,77 +20878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role(s) of fungal proteins involved in plant potassium nutrition during ectomycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Houdinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Guerrero-Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20990,64 +20990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved durum wheat sterilization method allowing an easier root exudate sampling under sterile conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyakorn Rongsawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21163,51 +21163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international workshop on plant membrane biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montpellier, France</w:t>
@@ -21320,51 +21320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger F. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.242, 2017, Sciences Sup, 978-2-10-075887-6</w:t>
             </w:r>
           </w:p>
@@ -21436,51 +21436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of root apoplast acidification by the H+ pump in mineral nutrition of terrestrial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21550,103 +21550,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of genes encoding outward potassium channels for modifying at least one phenotype linked to the size and organic acid content of at least one plant storage organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Pratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2005078101A2. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21700,64 +21700,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biology of K+ transport across the plant cell membrane: What do we learn from Arabidopsis and rice model plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21846,51 +21846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The outward Shaker channel OsK5.2 is beneficial to the plant salt tolerance through its role in K+ translocation and its control of leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21941,271 +21941,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244985v1</w:t>
+                <w:t xml:space="preserve">hal-02789967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Zribi</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02789967v1</w:t>
+                <w:t xml:space="preserve">hal-02244985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22223,51 +22223,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation structure-fonction dans la racine : effets du squelette parietal sur les transports membranaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Techniques du Languedoc, 1988. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22463,51 +22463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poitout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kucharczyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Queruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silva-Andia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw502" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21756-7_9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12603" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12564" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Farissi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Faghire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane A. Bargaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouizgaren" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reguera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.116897" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00523" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03479.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964894v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Alpi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Amrhein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Blatt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Blumwald" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2007.03.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W13M56V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171070v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611613200" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Xicluna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M607607200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Johansson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wulfetange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poree" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gajdanowicz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02690.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Por&#233;e" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Wulfetange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Naso" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Carpaneto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Roller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.150" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5WV5QG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086622v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller-Roeber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509413" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dreyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02566.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mittelstadt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.037671" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670844v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022597102282" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9VP47DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682641v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Pratelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-002-2413-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1LLQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679448v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010529" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680585v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1284-2_16" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674094v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Platet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000943" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674634v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007303200" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690106v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2000.13.2.203" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694566v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00828.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.6.837" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693280v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01093-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWV89W4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Horeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zimmermann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/50.Special_Issue.1073" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5266(99)00020-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMG066Q6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ros" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Fonrouge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daram" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enjuto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.1999.105310.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MLPM72X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695243v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)81606-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690131v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.12.3455" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690657v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertl" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reid" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Slayman" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/48.Special_Issue.405" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685842v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marten" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00042-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2BB88VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695991v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemaillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.37.22863" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686704v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0240964" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965795v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouerghi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grignon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965870v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slayman" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaber" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02814074" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LRPZHH9X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706935v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thibaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touraine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grouzis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(93)90123-H" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G049X67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711114v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toulon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Davidian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulineau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00196250" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9ZSB181P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroute" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1585180" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.pp.42.060191.000535" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725074v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Clarkson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00393694" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G69HHMJS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720797v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.88.4.1469" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965893v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.84.4.1367" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724235v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/38.6.923" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA07B10474590EAF6D164761EC5A757CF3B1686/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719111v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.77.1.136" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962511v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962704v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.68.2.415" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962719v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salsac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278947v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278960v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278950v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278949v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278951v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278998v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278984v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594434v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gibrat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594156v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594155v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594160v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785662v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ngo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942662v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vartanian" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-vie-et-sante/licence/biologie-vegetale-nutrition-et-metabolism" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827760v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854264v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481277v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunying Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;hao Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheliang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527650123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Madani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44154-023-00083-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hao Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Min Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Na Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Hussain Shah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Cano Ramirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Amar Amal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouizgaren Abdelaziz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboub Said" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajar2019.14620" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mohamed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Regnault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mieulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01130" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Li Hao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ying Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Xia Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yan Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero-Galan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E.R. Frank" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242739" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Yuan Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alienor Very" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14238" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsa Messedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marhuenda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz136" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Long-Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li-Na" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Li-Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1428516" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Guerrero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1721769115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poitout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kucharczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Queruel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Silva-Andia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw502" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Tanoi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko I. Kobayashi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Takagi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13632" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hao Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouguang Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00691" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garriga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a E Rubio-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.12.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouizgaren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2015.1073194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392016000300002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al-Shiblawi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21756-7_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tounsi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Amar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Brini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcw123" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhe Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Su" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12891" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert361" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961959v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert402" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Farissi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Faghire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane A. Bargaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouizgaren" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makoudi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.01.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQT4HWP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118548v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J Bennett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bishopp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-014-0029-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Bousserouel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Becquer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12603" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bassil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reguera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.116897" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12092" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932235v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00523" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald J F J Oomen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Benito" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05031.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776980v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuphon Laohavisit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Shang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rubio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey A Cuin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.097881" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777607v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sassi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.194936" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Dong Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Wu Deng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03526.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaq Mian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Isayenkov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J M Maathuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04701.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495142v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jabnoune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor Very" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-010-0317-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04029.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebaudy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vavasseur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hosy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0709732105" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03479.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03324.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611613200" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148377v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.058" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLF48V46-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964894v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Alpi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Amrhein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bertl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Blatt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Blumwald" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2007.03.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W13M56V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124867v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Xicluna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M607607200" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Johansson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wulfetange" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poree" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gajdanowicz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02690.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665275v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damien Platten" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cotsaftis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthomieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bohnert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romola J. Davenport" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2006.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F62S1Q4S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086622v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller-Roeber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509413" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012328v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Por&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Wulfetange" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Naso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Carpaneto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Roller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.150" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5WV5QG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086224v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duby" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa V&#233;ry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-1-14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dreyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02566.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676926v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.030536" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mittelstadt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.037671" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Pratelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-002-2413-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1LLQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682675v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vavasseur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0733970100" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nublat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Brackenbury" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lambert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg207" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670844v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022597102282" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9VP47DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679486v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.134831" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.213902" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679448v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010529" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680585v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chalot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Javelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1284-2_16" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965656v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1360-1385(02)02262-8" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHQKX5ZG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674094v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Platet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000943" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674634v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007303200" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690106v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2000.13.2.203" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694566v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00828.x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.6.837" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693280v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)01093-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWV89W4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Horeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zimmermann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Bush" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/50.Special_Issue.1073" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-5266(99)00020-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMG066Q6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ros" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Fonrouge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daram" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enjuto" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.1999.105310.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MLPM72X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695243v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruneau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)81606-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685157v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Logan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb03450.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S0LJ1RH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690657v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertl" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Reid" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Slayman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/48.Special_Issue.405" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690131v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.12.3455" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695991v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemaillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.37.22863" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685842v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marten" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00042-7" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2BB88VS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686704v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0240964" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702729v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosseux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1995.7020321.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965795v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouerghi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grignon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965870v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slayman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaber" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02814074" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LRPZHH9X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711903v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00724528" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1FCP9TS6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706935v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thibaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touraine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simon Plas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grouzis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2736(93)90123-H" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G049X67-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711114v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toulon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Davidian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulineau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00196250" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-9ZSB181P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703319v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroute" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1585180" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.pp.42.060191.000535" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725074v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Clarkson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00393694" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-G69HHMJS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720797v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.88.4.1469" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965893v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.84.4.1367" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724235v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/38.6.923" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA07B10474590EAF6D164761EC5A757CF3B1686/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719111v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.77.1.136" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962511v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962704v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.68.2.415" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962719v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Salsac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717213v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chmaiss" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour, Houssein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749924v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu, Truong Luu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lolivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Audebert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867986v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278962v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guerrero-Gal&#225;n" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge Faillie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278947v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867981v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278961v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vernet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278950v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278949v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278948v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278951v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278998v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279005v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Razzaq Al Shiblawi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278960v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278957v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Hoa Nguyen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279007v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Amar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum El Bouhmadi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mahboub" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278958v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278994v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Amar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278967v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278982v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Messrdi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278990v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278985v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278959v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278971v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farukh Azeem" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279006v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278983v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594688v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gibrat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595443v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594156v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594155v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594160v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratge" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594739v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858520v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841605v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812305v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812326v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785810v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dandache" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudoin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bitar" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786073v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812295v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785728v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Kobayashi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ishikawa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Katsuhara" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789788v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785662v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ngo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942662v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vartanian" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Morot-Gaudry" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger F. Prat" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-vie-et-sante/licence/biologie-vegetale-nutrition-et-metabolism" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827760v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777642v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246693v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854264v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>