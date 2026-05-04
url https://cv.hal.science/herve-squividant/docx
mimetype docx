--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -361,51 +361,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, régulier 03 NOV'AE, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
@@ -1290,286 +1290,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01987256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
+                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 24 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944377v1</w:t>
+                <w:t xml:space="preserve">hal-02392180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392180v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online watershed boundary delineation: sharing models through Spatial Data Infrastructures</w:t>
               </w:r>
@@ -1698,77 +1698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodéric Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 368, pp.9-14. </w:t>
@@ -2050,350 +2050,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une plate-forme internet de diffusion des données pédologiques : projet « Websol »</w:t>
+                <w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Vinatier</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chafchafi</w:t>
+                <w:t xml:space="preserve">T. Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bargeot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+                <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17, pp.227-236. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/a5qm-zy48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644101v1</w:t>
+                <w:t xml:space="preserve">hal-00729279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation d’une plate-forme internet de diffusion des données pédologiques : projet « Websol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Doray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Squividant</w:t>
+                <w:t xml:space="preserve">J.M. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">A. Chafchafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/a5qm-zy48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729279v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plot drainage network as a conceptual tool for the spatial representation of surface flow pathways in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une méthode d'évaluation d'un risque parcellaire de contamination des eaux superficielles par les pesticides. Application au cas de la contamination par les herbicides utilisés sur culture de maïs sur des bassins versants armoricains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5156,592 +5156,726 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lindenberger</w:t>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Adam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403379v1</w:t>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">transfR: an open-source R package for streamflow prediction in ungauged catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Loree</w:t>
+                <w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lindenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Wagenigen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216146v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">transfR: an open-source R package for streamflow prediction in ungauged catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Loree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01534026v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service de Gestion des Données Numériques de l’OSUR: valoriser les données en environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel (JDEV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13885, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02064868v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01534026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Service de Gestion des Données Numériques de l’OSUR: valoriser les données en environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Battais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodéric Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel (JDEV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02064868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomira Guzmova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5907,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5827,143 +5961,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants de Bretagne et leur charge polluante. Rapport et Atlas couleur de la Bretagne au 1/900 000ø demandé par la DRAF de Bretagne dans le cadre de la convention &amp;quot;Elaboration de cartes en vue de la mise en oeuvre d'un programme concerté de protection de l'environnement dans le secteur agricole en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ecole Nationale Supérieure Agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5973,150 +6107,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de définition des chemins hydrauliques pour la modélisation hydrologique à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG et simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2000, Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6126,147 +6260,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les données satellitaires aux données de terrain pour comprendre les dynamiques des socio-hydrosystèmes à différents niveaux d'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6276,147 +6410,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and aim of the INRAE information web-portal on impacts and adaptation to climate change in agriculture, forestry and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Blancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6426,78 +6560,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,317 +6660,317 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des matériaux de recherche ethnographiques en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Revelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomira Guzmova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2014, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6892,73 +7026,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7014,152 +7148,152 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des facteurs de risque de transferts de pesticides dans les paysages. Etablissement d'une hiérarchie de ces risques : application au calcul d'un indice de risque par bassin versant et par parcelle. Rapport final de contrat &amp;quot;Recherche méthologique sur l'étude de faisabilité de réduction de la pollution par les produits phytosanitaires&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Loire-Bretagne--95-00-023, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7169,51 +7303,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 1.0.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7238,92 +7372,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 0.1.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7348,92 +7482,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDAT : Base de Données des Analyses de Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7485,65 +7619,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7611,51 +7745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6915A7D"/>
+    <w:nsid w:val="A90D1112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7842,51 +7976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-squividant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3804-8467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-144-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-9-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vinatier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barjeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafchafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a5qm-zy48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Baqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17775192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03498874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02064868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Sup&#233;rieure Agronomique" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-squividant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3804-8467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-144-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-9-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vinatier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barjeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafchafi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a5qm-zy48" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Baqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17775192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03498874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02064868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Sup&#233;rieure Agronomique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835173v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>