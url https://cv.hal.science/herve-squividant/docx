--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1290,286 +1290,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01987256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
+                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Squividant</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392180v1</w:t>
+                <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 24 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944377v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online watershed boundary delineation: sharing models through Spatial Data Infrastructures</w:t>
               </w:r>
@@ -1698,77 +1698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodéric Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 368, pp.9-14. </w:t>
@@ -2050,350 +2050,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t>
+                <w:t xml:space="preserve">Réalisation d’une plate-forme internet de diffusion des données pédologiques : projet « Websol »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+                <w:t xml:space="preserve">J.M. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Doray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Squividant</w:t>
+                <w:t xml:space="preserve">A. Chafchafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Macary</w:t>
+                <w:t xml:space="preserve">L. Bargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.227-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/a5qm-zy48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729279v1</w:t>
+                <w:t xml:space="preserve">hal-02644101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une plate-forme internet de diffusion des données pédologiques : projet « Websol »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating landscape features to obtain an object-oriented landscape drainage network representing the connectivity of surface flow pathways over rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Vinatier</w:t>
+                <w:t xml:space="preserve">T. Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chafchafi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+                <w:t xml:space="preserve">Francis Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (23), pp.3625-3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.8089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/a5qm-zy48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644101v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plot drainage network as a conceptual tool for the spatial representation of surface flow pathways in agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une méthode d'évaluation d'un risque parcellaire de contamination des eaux superficielles par les pesticides. Application au cas de la contamination par les herbicides utilisés sur culture de maïs sur des bassins versants armoricains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3230,1889 +3230,2105 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
+                <w:t xml:space="preserve">OneWater4all platform and ecosystem: where VRE meets FAIR international standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst eLTER Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035363v1</w:t>
+                <w:t xml:space="preserve">hal-05469624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, La Baule (44), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377329v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visualisateurs de données géospatiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GEDEOP - SIST 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17775192⟩</w:t>
+              <w:t xml:space="preserve">1rst eLTER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402141v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des capacités de l'infrastructure de données géographiques geOrchestra aux données (spatio-)temporelles</w:t>
+                <w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SIST24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402137v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les visualisateurs de données géospatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées GEDEOP - SIST 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; INRAE, Sep 2025, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17775192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233630v4</w:t>
+                <w:t xml:space="preserve">hal-05402141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO FAIR - A generic tool for publishing observation data within an ecosystem of interoperable services</w:t>
+                <w:t xml:space="preserve">Extension des capacités de l'infrastructure de données géographiques geOrchestra aux données (spatio-)temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERENO and OZCAR research networks, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire SIST24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236491v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing ” OGC SensorThings API Part 1 : Sensing ” with several French research organizations and one research infrastructure</w:t>
+                <w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First OZCAR - TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498874v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233630v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">geOrchestra, 10 ans après ! Modularité, Interopérabilité &amp; Subsidiarité</w:t>
+                <w:t xml:space="preserve">SO FAIR - A generic tool for publishing observation data within an ecosystem of interoperable services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel (JDEV 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR research networks, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207953v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parchemins : espace d’expérimentation, espace d’enquête sur l’ouverture des données qualitatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
+                <w:t xml:space="preserve">Playing ” OGC SensorThings API Part 1 : Sensing ” with several French research organizations and one research infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude MSH Bretagne - Données qualitatives : partager, archiver, ré-analyser. Où en est-on côté chercheur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">First OZCAR - TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202753v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">geOrchestra, 10 ans après ! Modularité, Interopérabilité &amp; Subsidiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodéric Bera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel (JDEV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556787v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures de Données Spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodéric Bera</w:t>
+                <w:t xml:space="preserve">Parchemins : espace d’expérimentation, espace d’enquête sur l’ouverture des données qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Revelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV2015 : journées nationales du développement logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude MSH Bretagne - Données qualitatives : partager, archiver, ré-analyser. Où en est-on côté chercheur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402302v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'une Infrastructure de Données Spatiales dans une Unité de Recherche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage SOERE RBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402284v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lissage d’un MNT pour limiter l’effet “marche d’escalier”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+                <w:t xml:space="preserve">Infrastructures de Données Spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodéric Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.1</w:t>
+              <w:t xml:space="preserve">JDEV2015 : journées nationales du développement logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209159v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM smoothing to avoid the staircase effect of coarse DEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déploiement d'une Infrastructure de Données Spatiales dans une Unité de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Soil Map</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">Comité de pilotage SOERE RBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209158v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Infrastructures de Données Spatiales pour diffuser les données pédologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lissage d’un MNT pour limiter l’effet “marche d’escalier”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national Inventaire Gestion et Conservation des sols (IGCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agrocampus Ouest, Dec 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402273v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEM smoothing to avoid the staircase effect of coarse DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Swiderski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Louis</w:t>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t>
+              <w:t xml:space="preserve">Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209157v1</w:t>
+                <w:t xml:space="preserve">hal-01209158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Infrastructures de Données Spatiales pour diffuser les données pédologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire national Inventaire Gestion et Conservation des sols (IGCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agrocampus Ouest, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755830v1</w:t>
+                <w:t xml:space="preserve">hal-05402273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Base de Données des Analyses de Terre : Etat des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Swiderski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle environnemental et identification cartographique des sols hydromorphes de bas fonds. Cas du bassin versant de la rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5128,51 +5344,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres Scientifiques Internationales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5182,185 +5398,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination of multi-scale and multi-thematic soil data in Brittany region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5369,119 +5585,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lindenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Wagenigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: an open-source R package for streamflow prediction in ungauged catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5513,92 +5729,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment virtual observatory for sharing flow and transport models outputs: using residence time distribution to compare contrasting catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5607,351 +5823,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-13885, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service de Gestion des Données Numériques de l’OSUR: valoriser les données en environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodéric Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel (JDEV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Marseille, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02064868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial prediction of potentiel wetlands at the French national scale based on hydroecoregions stratification and inference modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomira Guzmova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014, Geophysical Research Abstracts, vol.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5961,143 +6177,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants de Bretagne et leur charge polluante. Rapport et Atlas couleur de la Bretagne au 1/900 000ø demandé par la DRAF de Bretagne dans le cadre de la convention &amp;quot;Elaboration de cartes en vue de la mise en oeuvre d'un programme concerté de protection de l'environnement dans le secteur agricole en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ecole Nationale Supérieure Agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6107,150 +6323,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de définition des chemins hydrauliques pour la modélisation hydrologique à l'échelle du bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG et simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2000, Géomatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6260,147 +6476,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les données satellitaires aux données de terrain pour comprendre les dynamiques des socio-hydrosystèmes à différents niveaux d'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6410,147 +6626,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and aim of the INRAE information web-portal on impacts and adaptation to climate change in agriculture, forestry and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6560,78 +6776,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6660,344 +6876,344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des matériaux de recherche ethnographiques en question.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Revelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enveloppes des milieux potentiellement humides de la France métropolitaine - notice d'accompagnement. Programme de modélisation des milieux potentiellement humides de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomira Guzmova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA. 2014, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final à la convention 2010 « mise en place de la base de données d‘analyses de terre ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,113 +7242,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final à la convention de mise en place de la base de données d'analyses de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,152 +7364,152 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des facteurs de risque de transferts de pesticides dans les paysages. Etablissement d'une hiérarchie de ces risques : application au calcul d'un indice de risque par bassin versant et par parcelle. Rapport final de contrat &amp;quot;Recherche méthologique sur l'étude de faisabilité de réduction de la pollution par les produits phytosanitaires&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'Eau Loire-Bretagne--95-00-023, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7303,51 +7519,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 1.0.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7372,92 +7588,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">transfR: Transfer of Hydrograph from Gauged to Ungauged Catchments (version 0.1.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7482,132 +7698,132 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Loree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDAT : Base de Données des Analyses de Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,65 +7835,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7745,51 +7961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A90D1112"/>
+    <w:nsid w:val="22FBC5DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7976,51 +8192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-squividant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3804-8467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-144-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-9-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vinatier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barjeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafchafi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a5qm-zy48" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Baqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17775192" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03498874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02064868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Sup&#233;rieure Agronomique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835173v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-squividant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3804-8467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Loree" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-85-2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art06" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105562" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Zadonina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1797045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1444-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Bera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-144-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-368-9-2015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Louis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vinatier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barjeot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafchafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bargeot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a5qm-zy48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8089" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XGJ6KJC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626175v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tortrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schvartz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;rot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hefting" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Baqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05469624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05599396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17775192" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03498874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Abbott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lindenberger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534026v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02064868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Battais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Guzmova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Baque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ecole Nationale Sup&#233;rieure Agronomique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457388v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Queffelec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thiry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:328da9a7c393d789a0c6e6d32e551ae7982df55c;origin=https://cran.r-project.org/package=transfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:b46d40fcbb91ebb3a052033aad8bdc60a1502c98" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:954069d4564dbfd27d262e504705813b70daaded;origin=https://cran.r-project.org/package%3DtransfR;visit=swh:1:snp:cd5c7ec15707424a1aa1b2853e08768b41d82885;anchor=swh:1:rel:5757d64c7ae9de8a4d3fe429c6cd2f0e2782309c;path=/transfR/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>