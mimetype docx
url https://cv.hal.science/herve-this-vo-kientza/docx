--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -385,24679 +385,24679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les crabes sont amers en juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 568, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ah, il gusto del pan brioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sapere </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 91 (3), pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi les crabes sont amers en juin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des allergies ? La cuisine note à note s’impose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Nutrition Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fibres : d’abord une question de chimie…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 365, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des composés des piments qui… atténuent le piquant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 568, pp.96</w:t>
+              <w:t xml:space="preserve">, 2025, 576, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on Molecular and Physical Gastronomy (IWMPG 14): Building safe and sustainable food for the future: &amp;quot;scientific and technological innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róisín Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (10), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2025-art10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a descending approach for exploring “culinary definitions”, in view of analysis and food innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2025-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foisonnantes crèmes au beurre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 569, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentare, si o no?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (4), pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food Chemistry in Small Bites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (8), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de salades de lentilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 501, pp.45-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Understanding of Chemistry by Using the Right Words: Employing Inorganic Formulas to Convey Chemical Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landeros-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gracia Jesuś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Reina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c00075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cuisine à reconstruire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 505, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légumes sont-ils plus fermes quand ils sont cuits dans du vin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 573, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se si disfa è un guaio!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (1), pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de quelques composés dont je ne pourrai plus me passer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiments that fail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01896-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crèmes… c’est du flan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 577, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Groupe français de chimie des aliments et du goût : une composante de notre société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 500, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermentation de la pâte ne fait pas le croustillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 577, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets de la saveur du bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 576, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Understanding of Chemistry by Using the Right Words: Transforming Inorganic Formulas for Insight into Chemical Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Landeros-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Gracia Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c00074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Save the date for the 14th International Workshop on Molecular and Physical Gastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c00075⟩</w:t>
+                <w:t xml:space="preserve">Alan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Vodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10(1) (6), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une cuisine à reconstruire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le bleu voit rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 559, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de dénominations culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.32-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eviter le ton vert au thon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 556, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Tendre à l’intérieur, croustillante à l’extérieur : le secret pour une volaille parfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 563, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recette des soufflés qui tiennent bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 558, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il segreto del soufflé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (3), pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la broche à la quenelle : une question de réseau continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 505, pp.46-47</w:t>
+              <w:t xml:space="preserve">, 2024, 492, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les légumes sont-ils plus fermes quand ils sont cuits dans du vin ?</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una salsa di pomodoro dorata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (4), pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parliamo di plumcake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (6), pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructions to authors - 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Editorial Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva la sperimentazione !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (1), pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu'où peut-on aller?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 500, pp.66-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau souffle pour les omelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 573, pp.96</w:t>
+              <w:t xml:space="preserve">, 2024, 560, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Se si disfa è un guaio!</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The composition of the Editorial Board in February 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Editorial Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole dolci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sapere </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 91 (1), pp.54</w:t>
+              <w:t xml:space="preserve">, 2024, 90 (2), pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eloge de quelques composés dont je ne pourrai plus me passer</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durée de cuisson : une question de diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 495, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissez-vous l’impression d’aliments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024, 154, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Food Chemistry in Small Bites</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Notes of the French Academy of Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brassley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.17611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprimerez-vous de la charcuterie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recette du risotto d’Hervé This (les féculents par la lorgnette du risotto)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le bon pain doit à la force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 564, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How many significant figures should be used for means and standard deviations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (8), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art08⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art07.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fermentare, si o no?</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, technology, engineering and technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2024-art04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488951v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des roux et des couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 562, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jus corsé ? Simple et compliqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le sel réduit l'amertume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is &amp;quot;important&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10(1) (7), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire des synthèses de recherche bibliographique - How to to bibliographic research reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (8), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a926154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sauces soja moins salées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 563, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impression alimentaire : de la 3D à la 6D !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 497, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions and answers: when words are analysed from a chemical and physical perspective, innovation is easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436143v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fin mot du risotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 562, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une consistance sur le fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 557, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profil microbien des fromages, une signature génétique des terroirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 566, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studi sul risotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sapere </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 91 (4), pp.58</w:t>
+              <w:t xml:space="preserve">, 2024, 90 (5), pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A propos de salades de lentilles</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fin mot du risotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 501, pp.45-47</w:t>
+              <w:t xml:space="preserve">, 2024, 498, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Foisonnantes crèmes au beurre</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salades bien relevées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 569, pp.96</w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des allergies ? La cuisine note à note s’impose</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viva la sperimentazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Infos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84, pp.28-29</w:t>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (1), pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fibres : d’abord une question de chimie…</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insalate e condimenti di Hervé This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Infos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 365, pp.30-32</w:t>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des composés des piments qui… atténuent le piquant</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets d’un bon café</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 576, pp.96</w:t>
+              <w:t xml:space="preserve">, 2023, 543, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une incohérence : à propos d’une prétendue « ultra-transformation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 483, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why this journal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi nous devrions parler de réactions de glycation ou de réactions amino-carbonyles plutôt que de réactions de Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 486, pp.51-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les… viandes ? Ce sont des viandes et les autres produits ne doivent pas utiliser ce terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 487, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur de la charcuterie passe (évidemment) par l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 490, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étoiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, pp.34-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les salades, les merveilleuses salades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, avril-mai-juin, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangerons-nous du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space farming: Horticulture systems on spacecraft and outlook to planetary space exploration,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Knowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran, Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.708-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rivoluzione delle salse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (4), pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atout phénol des oléogels d'olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 547, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructions to authors - 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Editorial Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie est essentielle pour la compréhension des transformations culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 490, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour garder de fraîches couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence et modestie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 489, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention à l’histamine dans les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charcuter assis ? Les temps ont changé, et ils changeront encore : préparons la suite sans attendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverses causes, telles que l'intensification du rythme des publications scientifiques et la prolifération des revues prédatrices ou grises, ont pour conséquence que de « mauvais » articles sont publiés dans des revues de science ou de technologie, même quand elles ont un comité de lecture. Dans ce support de cours, on utilise un article réellement publié pour discuter les relations entre les défauts de forme et de possibles défauts de fond, et l'on s'interroge sur la possibilité, ou plutôt l’impossibilité, d'utiliser, pour un travail personnel, les informations qui sont données dans les articles dont la forme apparaît insuffisante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a641263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using atomic absorption spectrometry to determine how sodium ions exchange between plant tissues (roots of Daucus carota L.) and a liquid aqueous environment during thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saveant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine de Raigniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Modestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a912893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nitrites ? Comment savoir si l’on est dans les clous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 486, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peser, toujours peser... mais comment peser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 407, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon goût du pain au levain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 553, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sels et jaune d'oeuf : l'alliance dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 546, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An emulsion in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charcuterie : amour, art, technique, avec quel style ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 488, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial : Pourquoi l'évaluation par les pairs s’impose - Why peer review is needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.690522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shall we get rid of adjectives and adverbs in scientific writing ? Not always.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253296v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des cristaux dans les vins blancs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 549, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why we should speak of glycation reactions, or of aminocarbonyl reactions, instead of Maillard reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMARS Highlights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feuilletages et dorures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, juillet-août-septembre, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que le gras ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 482, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of copper ions in jams produced in copper vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Foropon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla fisiologia alle salse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (4), pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secret des sauces qu'on sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quenelle, mousse e pesci di ogni tipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des huîtres bien élevées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 555, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concours AgroParisTech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International-Club Les Toques blanches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De bons fumets sans enfumage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 554, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut construire, construire, construire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcuterie &amp; Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 481, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insalate e condimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovering failed hollandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175388v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About Aguilera et al. (2004): chocolate, migration of lipids, diffusion and capillarity,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1_9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2023-art11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197297v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle eau pour le thé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 552, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une expérience très personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 542, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine : une technique, parfois un art, certainement pas une science de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the disperse system formalism, DSF, to determine the first two classes of complex suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2022-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Our friend Dominique Job (1947-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Férault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a330939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq pour cent, vous dis-je</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science inutile ? La science hors du monde ? Assez avec cette rengaine idiote,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq pour cent vous dis-je</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pêches au sirop bien pelées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Understanding of Chemistry by Using the Right Words: A Clear-Cut Strategy to Avoid Misconceptions When Talking about Elements, Atoms, and Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Róisín Burke</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Kelly</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+                <w:t xml:space="preserve">Antonio Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (8), pp.2999-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.2c00411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l’article Ultra-processed foods: how functional is the NOVA system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a84908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imprimantes 3D sont en cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brebis galeuses dans les bouteilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte des acides tartriques : un pas vers la compréhension de la chiralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pasteur : de la physico-chimie à la biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-Rendus-de-l'Academie-des-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.237-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des signaux (incluant des résonances) dans les spectres unidimensionnels obtenus par spectroscopie de résonance magnétique quantitative in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve This Vo Kientza</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Vodnar</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.61-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur s'est construit, a été construit, déconstruit . Il faut maintenant commémorer sa naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">onférence nationale des Académies des sciences, des lettres et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the book Molecules, Microbes, and Meals, by Alan Kelly (Oxford University Press, Oxford, UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vilgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (10), pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ijmpg-2025-art10⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2021-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hervé This Vo Kientza</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cristaux d’Auguste Laurent et des techniques d’analyse optique de Jean-Baptiste Biot furent directement à l’origine de la découverte de la chiralité par Louis Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;viande…cellulaire&amp;quot; : Est-ce possible ? Est-ce bon ? Est-ce acceptable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Allo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d’intérêt public, suivons Lavoisier, Claude Bernard… : soyons rigoureux et stratèges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akademos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education, enseignement, instruction… ou études ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Akademos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructions to authors - 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Editorial Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (2), pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ijmpg-2025-art02⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2020-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Experiments that fail</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes Académiques de l'Académie d'agriculture de France (N3AF) Note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour que demain soit meilleur qu'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les crèmes… c’est du flan</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des émulsions riches en curcuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (507), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire une liaison à l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 577, pp.88</w:t>
+              <w:t xml:space="preserve">, 2019, 497, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Groupe français de chimie des aliments et du goût : une composante de notre société</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructions to authors - 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Editorial Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2019-art01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation alimentaire et l'augmentation de la population mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Conférence Nationale des Académies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary Teaching and Learning within Molecular Gastronomy Education: Does it Benefit Students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Burkea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Danaher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2018-art01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des meringues en poupées russes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy Instructions to authors 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Editorial Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2017-art01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la reproductibilité des expériences scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular gastronomy, as a prototype for discussing the issue of scientific strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Chemical News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.56-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un record da battere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (6), pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opération beurre feuilleté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 461, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettez un électrofileur dans votre cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 460, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistenze fibrose e acidità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un retour en grâce des matières grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 470, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-course evolution of two water-soluble vitamins (Ascorbic acid, Nicotinic acid) and two amino-acids (L-Cysteine and L-Methionine) following thermal processing in water at 100 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco X. Deolarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Course Evolution of Two Water-soluble Vitamins (Ascorbic acid, Nicotinic acid) and Two Amino-Acids (L-Cysteine and L-Methionine) Following Thermal Processing in Water at 100 °C (part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco X. Deolarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2016-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Maillard products” and “Maillard reactions”are much discussed in food science and technology, but do such products and reactions deserve their name?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suspensions de microgels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination de la quantité de magnésium dans l'eau de cuisson des haricots verts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 500, pp.8-10</w:t>
+              <w:t xml:space="preserve">, 2016, 412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien de produits de Maillard dans un steak ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le beurre est bon, qu'il soit cru ou noisette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxique, le pain complet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 466, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En bouche, le vin change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 467, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I poiseuille : piu succcosi della carne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistances fibreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 469, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Course Evolution of Two Water-soluble Vitamins (Ascorbic acid, Nicotinic acid) and Two Amino-Acids (L-Cysteine and L-Methionine) Following Thermal Processing in Water at 100 °C (part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco X. Deolarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2016-art01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184366v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to rubbery egg challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (1), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9123-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattraper la sauce hollandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 577, pp.96</w:t>
+              <w:t xml:space="preserve">, 2016, 462, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Miguel Reina</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il piquer les viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des bonnes pratiques en sciences de la nature : comment exprimer des incertitudes de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can “Artificial Meat” be? Note by note cooking offers a variety of answers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ quantitative 1H NMR spectroscopy discriminates between raw and steam cooked potato strips based on their metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Aisala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Landeros-Rivera</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari Sinkkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesús Gracia Mora</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Kalpio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Sandell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.08.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des soufflés sans oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 465, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisson de dinde et bonnes résolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Huffington post</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salsa wöhler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (82), pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to Hollandaise challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408, pp.7543-7544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9874-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ quantitative NMR : efficient analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World of Food Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological advances in scientific publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « jeunes » ? Il faut de la parité d'âge dans les instances de direction !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 410, pp.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Maillard products” and “Maillard reactions” are much discussed in food science and technology, but do such products and reactions deserve their name?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tuiles à ne pas rater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological advance in scientific publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per una brioche ancora più buona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hollandaise challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (17), pp.4467-4468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9574-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavarois, aspics et guimauves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 464, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ail noirci ou bleui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 450, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fromages, sorbets, vive les hétérogénéités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 457, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auto-organisation : vers une chimie de la matière complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Septembre (399), pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the bioactive compounds in culinary transformation of soymilk : an in situ quantitative NMR study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witcha Treesuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Journal of Molecular Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecco a voi gli chatelier !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I debye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cerise dans le gâteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 455, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the bioactive compounds in culinary transformation of soymilk: An in situ quantitative NMR study - Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witcha Treesuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2015-art02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dater du vin sans ouvrir la bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to Maillard and grilled steak challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (27), pp.8173-8174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-9001-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fromages, sorbets, champagne, sel : vive les petits défauts!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Reina</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 457, pp.126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions d'ajustement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 395, pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the performance of in situ quantitative nuclear magnetic resonance analysis and applying the method to determine the distribution of saccharides in various parts of carrot roots (Daucus carota L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.07.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the bioactive compounds in culinary transformation of soymilk: An in situ quantitative NMR study - Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witcha Treesuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ijmpg-2015-art01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I fibrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généraliser le coulant au chocolat et le bâton royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ordre dans les odeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 452, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alcool, préhispanique aussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foie gras : comment bien le cuire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinkovery </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.142-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine note à note, une tendance alimentaire durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viande et cuissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinkovery </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.138-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un metchnikoff de fraises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 449, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie moléculaire. Travaux de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Septembre (F1015)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rubbery egg challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (22), pp.6587-6588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8872-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin au degré près</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'auto-organisation des mets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 451, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie moléculaire. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillard and grilled steak challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (17), pp.4873-4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8714-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sel et sa perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 447, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des goûts qui changent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 435, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Della cucina note à note il cibo del futuro, Molecole in Cucina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (1), pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goûts thermiques en bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La querelle du lait cru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 439, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucres, édulcorants et neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradite un berzelius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (80), pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to blue garlic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406, pp.2743-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7464-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère du pâté lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 442, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliminer l'odeur d'ail de l'haleine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 440, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ciascuno le sue arance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine de demain résultera de la stratégie de Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (4), pp.81-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I grandi scienziati... ai fornelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubergines en osmose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 446, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gels de matière grasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thinkovery </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.134-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des insectes à cuisiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 438, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epinards, salades et aubergines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artificiel, c'est d'abord de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 436, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come ottenere una chocolat chantilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sapere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrons Diderot, et pas seulement en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 381, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelures toxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 429, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to the copper pots and jam challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (12), pp.3913-3914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6834-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Colloidal Structure of Dairy Gels on Milk Fat Fusion Behavior: Quantification of the Liquid Fat Content by In Situ Quantitative Proton Nuclear Magnetic Resonance Spectroscopy (isq H-1 NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F. Khifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (4), pp.E535 - E541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.12072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring lactic acid production during milk fermentation by in situ quantitative proton nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (4), pp.2071 - 2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le froid et la cuisine moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1134, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légumes à réactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83, pp.142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut faire sauter le riz après l'avoir cuit à l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viande, sel et complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux goûteux de la rugosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisms and new dishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michael Vauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dulauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Formulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoirs de vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 430, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des frites en bonne conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si la cuisine traditionnelle était la vraie malbouffe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 434, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généralisons les viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 431, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular gastronomy is a scientific discipline, and note by note cuisine is the next culinary trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2044-7248-2-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous mangeons nos souvenirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 426, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gelées à mâcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 423, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des aliments dynamiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 380, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions are solutions, and gels are almost solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1), pp.257 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/PAC-CON-12-01-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les odeurs blanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 424, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The copper pots and jam challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (1), pp.15-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-6472-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioactivité et effet de matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 370, pp.15-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayons la fibre confiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persillé, votre pseudosteak ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 427, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'on utilisait des enzymes en cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel nom plus juste pour notre société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 360, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular gastronomy in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Culinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15428052.2012.733174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de foie gras. La chimie évite un petit mal, et, mieux, fait de ce petit mal un grand bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 362, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vin avec la salade ? Hérésie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 418, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuisine note à note, un faisceau de possibilités de développement, et une série de questions scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (4), pp.105-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dopez la brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuf mayo, et leçon d'économies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de cru sans précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 417, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Noël de tendresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 411, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bearnaise sauce issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 366, pp.8 - 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fractionnement des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 414, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grillons les grillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 415, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavarois challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 402 (7), pp.2229 - 2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-5602-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplication des jambons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau et le feu des piments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 413, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des succulences à foison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 412, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage raisonné des fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poison est dans le pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 416, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une meringue avec les méninges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salade recomposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserver les vins au frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicarbonate games... and teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 360, pp.78 - 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to the Bavarois challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 403 (9), pp.2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-6034-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of two liquid-state NMR methods for the determination of saccharides in carrot (Daucus carota L.) roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda L. Weberskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara S. Skoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399 (1), pp.483 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4311-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The last ten years of molecular gastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 353-54, pp.111 - 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to green beans challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (3), pp.645 - 646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-4752-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What knowledge are we lacking for &amp;quot;note to note cooking&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 350, pp.5 - 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The green beans challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399 (1), pp.157-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4292-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We should still not be afraid to eat!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 351, pp.6 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to the uncooked egg challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 399 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4293-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[recension] Aliments fonctionnels (2e édition), coordonné par Marcel Roberfroid, Véronique Coxam, Nathalie Delzenne. Editions Lavoisier Tec et Doc, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Décembre, pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie moléculaire et alimentation saine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine Clinique Endocrinologie et Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1-2), pp.29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using one-dimensional (1D) and two-dimensional (2D) quantitative proton ((1)H) nuclear magnetic resonance spectroscopy (q NMR) for the identification and quantification of taste compounds in raw onion (Allium cepa L.) bulbs and in aqueous solutions where onion tissues are soaked</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (7-8), pp.3139 - 3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-4255-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whipped egg-white challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 397, pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3767-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RMN du liquide voit le coeur des légumes et des viandes... puisque ce sont des gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Weberskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe His</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 337, pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular gastronomy, a chemical look to cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.575-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ar8002078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El vino y la gastronomia molecular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (101)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Opéron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goût, odeur, saveur, arôme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (5), pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi des précisions culinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326 (1), pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative nuclear magnetic resonance (qNMR) analysis of mono- and disaccharides in aqueous solutions obtained by soaking raw or fried dice of onion bulbs (Allium cepa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidarin Phana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (4), pp.C319-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2009.01129.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The life of an anise-flavored alcoholic beverage: does its stability cloud or confirm theory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.1701-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la702186g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventons la tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 332, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la famille mousses au chocolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 319, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie des aliments et du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 315, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuf dur : un festin de réactions chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 316, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1H NMR quantitative determination of photosynthetic pigments from green beans (Phaseolus vulgaris L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.314-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Components in foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 323 (9), pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'une pièce d'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 315, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color evolution of aqueous solutions obtained by thermal processing of carrot (Daucus carota L.) roots: influence of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (4), pp.E176-E182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2008.00724.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descriptions formelles, pour penser et pour la formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal descriptions for formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine grape (Vitis vinifera L.) color associates with allelic variation in the domestication gene VvmybA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Cadle-Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L. Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (4), pp.723-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0472-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative determination of photosynthetic pigments in green beans using thin-layer chromatography and flatbed scanner as densitometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vignolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5c00074⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 84 (89), pp.1505-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ed084p1505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 576, pp.88</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire chimique du bouillon de viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de l'Académie de Stanislas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.175-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Roisin Burke</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular gastronomy and the foundation “Food Science and Food Culture”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (3), pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When shall we have comparative molecular gastronomy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cookery Science of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (03), pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11402/cookeryscience.42.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food for tomorrow? How the scientific discipline of molecular gastronomy could change the way we eat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (11), pp.1062-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier and meat stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Kelly</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cazor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (11-12), pp.1510-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la cuisine n'est pas une science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.26.201-210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauce chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World of Food Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gastronomie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 694 (11-12), pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (2), pp.187-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gélatine face aux extraits et aux bouillons de viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.50-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132, pp.32-34</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie moléculaire : la chimie n’oublie pas le citoyen qui cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worth is salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 397 (2), pp.403-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/17062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 563, pp.96</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 556, pp.96</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Froid, magnétisme et cuisine : Nicholas Kurti (1908-1998, membre d’honneur de la SFP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 119 (5), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90 (1), pp.54</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie moléculaire : une science de l’art culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (7), pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 500, pp.66-68</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liebig et la cuisson de la viande : une remise à jour d’idées anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.675-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 560, pp.96</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie moléculaire et l’avancement de l’art culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 98 (7), pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...7978 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...14244 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627242v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01627243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From chocolate Béarnaise to chocolat Chantilly</w:t>
               </w:r>
@@ -25737,1727 +25737,1727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recent advances in molecular gastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures of the Regensburg University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemistry Department, Regensburg University, Oct 2023, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular gastronomy and supramolecular chemistry, with an hommage to Guy Ourisson (conférence introductive)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Guy Ourisson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rosheim/Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About amino-carbonyl reactions (again)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Molecular and Physical Gastronomy, Palaiseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recent advances in molecular gastronomy</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lipides : qualités gustatives et culinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures of the Regensburg University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chemistry Department, Regensburg University, Oct 2023, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Lipides de l’Académie d’agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’agriculture de France, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les lipides : qualités gustatives et culinaires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation Science, chimie, cuisine, pour les professeurs de Premier Degré, Académie de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lipides de l’Académie d’agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d’agriculture de France, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Formation des professeurs du Premier Degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Formation Science, chimie, cuisine, pour les professeurs de Premier Degré, Académie de Paris</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Matter in Cooking 2 : DSF and applications, Soft Matter in Cooking I : where it is</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des professeurs du Premier Degré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">Soft Matter Days-Nordic Scattering from Soft Matter Workshop (NSSM2023),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Soft Matter in Cooking 2 : DSF and applications, Soft Matter in Cooking I : where it is</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodium distribution in roots of Daucus carota L. thermally processed in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter Days-Nordic Scattering from Soft Matter Workshop (NSSM2023),</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie moléculaire et physique 29 ans après : Strasbourg après Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Benezra-Kern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Le Bel, Strasbourg, Jan 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Matter in Cooking 2 : DSF and applications, Soft Matter in Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soft Matter Days-Nordic Scattering from Soft Matter Workshop (NSSM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sodium distribution in roots of Daucus carota L. thermally processed in water</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and physical gastronomy and Synthetic Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Coordination of Gastronomy et la Coordination of Research, Development and Innovation Vizcaya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vizcaya University of the Americas, Mexico, Jun 2023, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugars in the solution formed through the thermal treatment (100 °C) of roots of Daucus carota L. in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Molecular and Physical Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La gastronomie moléculaire et physique 29 ans après : Strasbourg après Strasbourg</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening Lecture : 12th International Workshop on Molecular and Physical Gastronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Benezra-Kern</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Le Bel, Strasbourg, Jan 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical exploration of elementary production steps of Hommos Bi Tahiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Molecular and Physical Gastronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">10. International Workshop on Molecular and Physical Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Soft Matter in Cooking 2 : DSF and applications, Soft Matter in Cooking</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in Molecular and Physical Gastronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter Days-Nordic Scattering from Soft Matter Workshop (NSSM2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Walker Memorial Lecture 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Edimburgh (United Kingdom), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative proton nuclear magnetic resonance analysis (q 1H NMR) of various aqueous extracts of thermally processed (“roasted”) coffee (Coffea arabica L.) beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8Th International Workshop on Molecular Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of culinary sayings in traditional Lebanese recipes by means of molecular gastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Mzawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination of Gastronomy et la Coordination of Research, Development and Innovation Vizcaya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vizcaya University of the Americas, Mexico, Jun 2023, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Food Heritage and Culinary Practices International and interdisciplinary symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Sciences et Cuisine : construction d’un modèle pédagogique transversal du niveau scolaire au niveau universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et formations dans les éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic of freshness perception in plain yoghurts temporal dominance of sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel J Duclos</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cordelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Schlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of Sugar Extraction from Carrot Roots (Daucus carota L.) studied by direct NMR measurements: comparison of aqueous solutions obtained through thermal processing and model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna-Maria Barakat</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...521 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...97 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Carrots stocks” composition by H-NMR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cazor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27730,51 +27730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28969,1692 +28969,1692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developing Molecular and Physical Gastronomy in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalités de la communication scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface du numéro spécial « Louis Pasteur, 1822-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des sciences; Académie d'agriculture de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Pasteur, 1822-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cossart</w:t>
+                <w:t xml:space="preserve">hal-04393324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An educational satellite project around the scientific elucidation of culinary precisions in Lebanon and in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, , 2023</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Molecular Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780429168703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Handbook of Odor Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kurzenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Handbook of Odor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPRINGER INTERNATIONAL PUBLISHING AG, pp.4, 2017, Springer Handbooks, 978-3-319-26932-0; 978-3-319-26930-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26932-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Gastronomy: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Burke R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Malbec</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference Module in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-0-08-100596-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art et la table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles &amp; Mazenod, 392 p., 2016, 2-85088-678-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et femmes dans l'apprentissage et la transmission de « l'art culinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editeur L'Harmattan, 2014, Logiques sociales, 978-2-343-03004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul, indispensable à l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques et chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pole Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bibliothèque Tangente, 2-84884-120-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre des frites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, 128 p., 2013, 978-2012309753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uncorked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, 2013, 9781400847808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions philosophiques et physiologiques sur la chimie et l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Eugène Chevreul (1786-1889)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editeur L'Harmattan, 324 p., 2013, 9782336003313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vive la chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maman les p'tits bateaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Générales First, 304 p., 2013, 978-2754050265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme des systèmes dispersés et bio-activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science culinaire, matière, procédés, dégustation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, 478 p., 2013, Échelles, 978-2-7011-7533-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let's learn how to love through food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cooking at Home</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quintet Publishing, 2013, 9780857622396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magical Narcissim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigghtrope Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 199 p., 2013, 978-1926639598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, 478 p., 2013, Echelles, 978-2-7011-7533-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie moléculaire et cuisine note à note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagination week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSEC, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ quantitative proton nuclear magnetic resonance spectroscopy analysis of milk fat fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Resonance in Food Science : Food for Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royal Society of chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 235 p., 2013, Special publication (Royal Society of Chemistry. Online), 978-1-84973-634-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781849737531-00044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprenons enfin à cuisiner de la couleur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couleur des aliments: de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1367-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastronomie moléculaire et olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Handbook of Odor</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Olfaction et goût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lavoisier; Editions Quae, 550 p., 2012, 978-2-7592-1770-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...1189 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173117v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01601830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular gastronomy is a scientific activity</w:t>
               </w:r>
@@ -31172,861 +31172,985 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour sortir du flou de dénominations culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la hollandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aliments sont souvent des systèmes &amp;quot;colloïdaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impression alimentaire : de la 3D à la 6D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un diplomate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À la hollandaise</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie moléculaire et physique, et les réflexions qu'elle induit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les aliments sont souvent des systèmes &amp;quot;colloïdaux</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bonne utilisation des termes tartes, tartelettes, flans et quiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doit-on parler de sauce béchamel, de sauce Béchamel, de sauce béchamelle, de Béchamelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La gastronomie moléculaire et physique, et les réflexions qu'elle induit</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les brunissements des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la bonne utilisation des termes tartes, tartelettes, flans et quiches</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phyto-estrogènes : des composés végétaux à action hormonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les brunissements des aliments</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que sont devenues les chartreuses d'antan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les phyto-estrogènes : des composés végétaux à action hormonale</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sauce béarnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que sont devenues les chartreuses d'antan ?</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas confondre à la sauce tartare et à la tartare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La sauce béarnaise</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la Sainte-Ménehould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la Sainte-Ménehould</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foie gras Chantilly et ses cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32036,229 +32160,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressentir la qualité d'un article scientifique à partir de sa forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Molecular and Physical Gastronomy, AgroParisTech, France. 2023, pp.1 - 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers science et cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers expérimentaux du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId654"/>
+      <w:footerReference w:type="default" r:id="rId656"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32326,51 +32450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4911AB24"/>
+    <w:nsid w:val="62878328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32557,51 +32681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-this-vo-kientza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8778-4498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This Vo Kientza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2026-art01." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Reina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landeros-Rivera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Jesu&#347;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c00075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05188708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Burke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kelly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This Vo Kientza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodnar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2025-art10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2025-art02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01896-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gracia Mora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c00074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art06" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Editorial Board" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art02" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brassley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.17611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art07." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488951v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art04" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a926154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436143v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393336v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173281v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art09" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art07" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Trinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Knowling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran, Nam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgess" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fisk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.12.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a641263" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besan&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saveant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Raigniac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Modestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a912893" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art02" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.690522" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253296v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepeltier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Foropon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art01" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175388v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197297v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747250v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.2c00411" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a84908" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897588v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764024v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2022-art02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#233;rault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a330939" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790080v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vilgis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2021-art01" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Febvay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410234v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Allo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2020-art01" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521242v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624733v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609884v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2019-art01" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burkea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Danaher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2018-art01" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2017-art01" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324358v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609672v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Falher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugeras" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco X. Deolarte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2016-art02" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349542v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531710v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Aisala" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Sinkkonen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kalpio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sandell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.08.056" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMXCWN7V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9123-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531726v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184366v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2016-art01" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9874-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627233v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9574-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531739v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531709v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witcha Treesuwan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123404v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bauchard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.07.097" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGHKRFRK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609185v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2015-art01" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535394v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9001-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235877v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609229v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2015-art02" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535388v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535390v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535391v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535389v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536594v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269399v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8872-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8714-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535396v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309649v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602082v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7464-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601729v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602079v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601731v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123411v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602078v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602075v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269401v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601732v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602070v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003448v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6834-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601961v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601948v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Vauvre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dulauroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601959v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001089v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gaudet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Lecanu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. This" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6092" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173919v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601966v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601965v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601963v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-7248-2-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004513v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-01-01" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123410v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601956v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269403v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004251v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6472-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601957v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601950v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601964v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601958v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269405v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15428052.2012.733174" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601815v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004735v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601809v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601807v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601800v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601797v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601806v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601811v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601805v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5602-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3MM7FZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601799v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601330v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601814v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601813v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601812v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601796v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601798v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601808v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004283v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6034-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001047v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4752-6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQN27088-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001481v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001554v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4292-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CCNSWF0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000988v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Weberskirch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Luna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Skoglund" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4311-6" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HGND2NR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001555v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4293-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627203v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627208v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173793v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tardieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Man" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4255-x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95N93VNJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627207v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3767-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQCCV5ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627209v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Weberskirch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plassais" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luna" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe His" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627212v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627202v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627210v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627215v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar8002078" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627213v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627211v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guerez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarin Phana" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01129.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N10WGGLH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627217v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627223v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627201v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627220v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702186g" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GPZ5Q2FL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627218v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627221v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valverde" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627222v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627219v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazor" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trinh" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2008.00724.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0MSR0GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627214v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627216v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627224v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627197v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cadle-Davidson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Owens" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0472-2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV930128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627225v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vignolle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed084p1505" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627206v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627229v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627204v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11402/cookeryscience.42.149" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627227v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400850" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627228v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;ric" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.07.002" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHD9R8QZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627226v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.201-210" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3449AAB19C2A74947337E6F2BEA2DD7A94712A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627230v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627231v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627250v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bram" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627244v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17062" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627247v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627245v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627246v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627242v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627243v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bram" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627241v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627240v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627239v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627236v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956719v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nicolle" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425425v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172725v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pascal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tormo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406123v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406143v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406128v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410323v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410312v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406173v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406141v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406164v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406148v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406132v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406180v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410327v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797158v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Barakat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406114v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736468v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772358v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mzawak" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malbec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772354v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627198v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627199v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393313v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393275v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393270v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838804v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003298151" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650146v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173105v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123409v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650155v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173106v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173086v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173085v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650142v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650138v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393337v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524629v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393328v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393332v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393324v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393335v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232012v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786045v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kurzenne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roucel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26932-0" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532555v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke R." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Kelly" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/355288.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531725v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173107v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173108v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poleditions.com/pole/publications.php?collection=Tangente%20HS%20kiosque" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173116v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173112v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173115v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173109v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173114v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173113v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173110v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tightropebooks.com/magical-narcissism-selected-writings-on-books-writers-food-and-chefs-shaun-smith/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173111v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601298v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173117v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601830v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=SboNezSm8AEC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173118v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601669v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992940v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627237v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kurti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807282v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056395v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250841v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127057v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044613v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127165v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144022v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127078v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164577v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322060v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189942v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144053v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231665v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970155v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393274v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832023v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831960v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-this-vo-kientza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8778-4498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This Vo Kientza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2026-art01." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05116479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05188708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Burke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kelly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve This Vo Kientza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodnar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2025-art10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2025-art02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Reina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landeros-Rivera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracia Jesu&#347;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c00075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01896-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gracia Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5c00074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art06" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Editorial Board" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art02" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brassley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.17611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art07." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488951v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2024-art04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a926154" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436143v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04751746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04339347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art09" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393308v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124629v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Trinh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Knowling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran, Nam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgess" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fisk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.12.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art07" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a641263" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besan&#231;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saveant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Raigniac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Modestin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a912893" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199694v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art02" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.690522" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253296v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990131v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Foropon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art01" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepeltier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175388v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197297v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2023-art11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897589v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0808" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2022-art02" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#233;rault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a330939" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790080v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897588v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.2c00411" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a84908" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Febvay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vilgis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2021-art01" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Allo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2020-art01" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521242v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624733v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410299v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609884v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2019-art01" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burkea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Danaher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2018-art01" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2017-art01" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466964v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595608v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Falher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugeras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lioger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco X. Deolarte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2016-art02" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324358v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531742v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531626v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531731v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531730v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531729v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531726v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184366v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2016-art01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9123-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531741v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353294v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Aisala" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Sinkkonen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Kalpio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Sandell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.08.056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMXCWN7V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531732v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9874-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627233v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531709v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531739v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531688v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9574-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535395v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lehn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witcha Treesuwan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535390v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535391v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609229v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2015-art02" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-9001-y" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bauchard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.07.097" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGHKRFRK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609185v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ijmpg-2015-art01" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535398v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535386v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535397v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536594v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269399v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8872-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8714-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602068v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601731v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601730v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601729v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173812v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7464-2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602073v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602072v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602082v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123411v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602078v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602075v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602070v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601732v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003448v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6834-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001080v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bouteille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne J. Perez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Khifer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Lecanu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.12072" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9VKQ06J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001089v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Gaudet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Lecanu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. This" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6092" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601966v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601948v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269402v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Vauvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dulauroy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601965v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601963v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2044-7248-2-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601956v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123410v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004513v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-01-01" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601957v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004251v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6472-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269403v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601950v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601958v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601964v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601815v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269405v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15428052.2012.733174" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004735v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601811v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601805v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601800v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601806v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004531v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601809v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601807v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5602-2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3MM7FZD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601799v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601330v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601814v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601813v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601808v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601796v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601798v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601812v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004283v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004648v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6034-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000988v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Weberskirch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Luna" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara S. Skoglund" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4311-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7HGND2NR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004561v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001047v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-4752-6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQN27088-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001481v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4292-5" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8CCNSWF0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001555v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4293-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627203v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627208v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173793v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tardieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Man" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4255-x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-95N93VNJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627207v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3767-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQCCV5ZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627209v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Weberskirch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plassais" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luna" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe His" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627215v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar8002078" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627212v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627202v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627210v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627213v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627211v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guerez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarin Phana" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01129.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N10WGGLH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627220v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Scholten" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702186g" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GPZ5Q2FL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627201v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627217v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627223v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627218v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627221v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valverde" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627222v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627219v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazor" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trinh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2008.00724.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0MSR0GR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627216v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627224v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627197v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cadle-Davidson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Owens" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0472-2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SV930128-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627225v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vignolle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed084p1505" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627206v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627229v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627204v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11402/cookeryscience.42.149" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627227v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400850" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627228v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M&#233;ric" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.07.002" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHD9R8QZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627226v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.201-210" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD3449AAB19C2A74947337E6F2BEA2DD7A94712A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627230v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627231v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627250v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627248v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bram" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627249v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627244v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/17062" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627247v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627245v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627246v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627243v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bram" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627242v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627241v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627240v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627239v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627236v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956719v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nicolle" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04425425v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172725v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pascal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tormo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406128v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406123v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406143v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410323v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410312v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406173v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406141v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406164v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406180v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406132v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406148v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04797158v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Barakat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406114v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736468v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772358v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Mzawak" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malbec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772354v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouteille" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cordelle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627198v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627199v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393313v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594330v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khifer" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecanu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393275v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393270v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838804v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003298151" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650146v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173105v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123409v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650155v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173106v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173086v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173085v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650142v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650138v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393337v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524629v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393328v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393332v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393335v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393324v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232012v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786045v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kurzenne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roucel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26932-0" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532555v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke R." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Kelly" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/355288.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531725v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173107v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173108v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poleditions.com/pole/publications.php?collection=Tangente%20HS%20kiosque" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173115v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173112v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173116v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173114v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173109v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173113v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173110v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tightropebooks.com/magical-narcissism-selected-writings-on-books-writers-food-and-chefs-shaun-smith/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601298v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173111v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627205v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne P&#233;rez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.rsc.org/en/content/ebook/978-1-84973-634-3#!divbookcontent" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737531-00044" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46A01271E20FAC6810CD97C9B2EF53C27739E267/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601830v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=SboNezSm8AEC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173117v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173118v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601669v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992940v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627237v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Kurti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173829v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807282v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511587v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250841v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127057v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482600v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056395v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127165v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144022v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044613v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127078v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164577v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322060v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189942v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231665v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144053v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970155v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393274v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832023v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831960v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>