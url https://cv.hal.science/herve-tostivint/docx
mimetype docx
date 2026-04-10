--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1769,51 +1769,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of five prosomatostatin genes in the central nervous system of the catshark Scyliorhinus canicula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sobrido‐cameán</w:t>
+                <w:t xml:space="preserve">Daniel Sobrido-Cameán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1821,365 +1821,365 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Celina Rodicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Rodríguez‐moldes</w:t>
+                <w:t xml:space="preserve">Isabel Rodríguez-Moldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2020, 528 (14), pp.2333-2360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.24898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenoprotein T: An Essential Oxidoreductase Serving as a Guardian of Endoplasmic Reticulum Homeostasis</w:t>
+                <w:t xml:space="preserve">Origin and Evolution of the Neuroendocrine Control of Reproduction in Vertebrates, with Special Focus on Genome and Gene Duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pothion</w:t>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jehan</w:t>
+                <w:t xml:space="preserve">Bruno Quérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+                <w:t xml:space="preserve">Catherine Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bucharles</w:t>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (17), pp.1257-1275. </w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (2), pp.869-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2019.7931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00009.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281668v1</w:t>
+                <w:t xml:space="preserve">hal-02383899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of the Neuroendocrine Control of Reproduction in Vertebrates, with Special Focus on Genome and Gene Duplications</w:t>
+                <w:t xml:space="preserve">Selenoprotein T: An Essential Oxidoreductase Serving as a Guardian of Endoplasmic Reticulum Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+                <w:t xml:space="preserve">Hugo Pothion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Quérat</w:t>
+                <w:t xml:space="preserve">Cédric Jehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pasqualini</w:t>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (2), pp.869-943. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (17), pp.1257-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physrev.00009.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2019.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383899v1</w:t>
+                <w:t xml:space="preserve">hal-03281668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the evolution of the somatostatin family: already five genes in the gnathostome ancestor</w:t>
               </w:r>
@@ -2276,295 +2276,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02276574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal Fluid-Contacting Neurons Sense pH Changes and Motion in the Hypothalamus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Gonadotropin-Releasing Hormone (GnRH) Genes From Cartilaginous Fish: Evolutionary Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Jalalvand</w:t>
+                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brita Robertson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+                <w:t xml:space="preserve">Daniela I Pérez Sirkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Low</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Wallén</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3359-17.2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02860995v1</w:t>
+                <w:t xml:space="preserve">hal-01879962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gonadotropin-Releasing Hormone (GnRH) Genes From Cartilaginous Fish: Evolutionary Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+                <w:t xml:space="preserve">Cerebrospinal Fluid-Contacting Neurons Sense pH Changes and Motion in the Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Jalalvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+                <w:t xml:space="preserve">Brita Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela I Pérez Sirkin</w:t>
+                <w:t xml:space="preserve">Peter Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline de Flori</w:t>
+                <w:t xml:space="preserve">Peter Wallén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.607. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (35), pp.7713-7724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3359-17.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879962v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02860995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachykinin-3 Genes and Peptides Characterized in a Basal Teleost, the European Eel: Evolutionary Perspective and Pituitary Role</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vydianathan Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boon-Hui Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 237, pp.89-97. </w:t>
@@ -3155,90 +3155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spinal Cord Has an Intrinsic System for the Control of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Jalalvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brita Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wallén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sten Grillner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. XCII. Urotensin II, urotensin II-related peptide, and their receptor: from structure to function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,523 +3961,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR EVOLUTION OF GPCRS: Somatostatin/urotensin II receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the gastrin–cholecystokinin gene family revealed by synteny analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délia Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-13-0274⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427066v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the gastrin–cholecystokinin gene family revealed by synteny analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOLECULAR EVOLUTION OF GPCRS: Somatostatin/urotensin II receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ocampo Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délia Dupré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christina Bergqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 195, pp.164-173. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.T61-T86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/JME-13-0274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861058v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of the cDNAs encoding three somatostatin variants in the dogfish (Scylorhinus canicula)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of gene/genome duplications on the evolution of the urotensin II and somatostatin families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kenigfest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 180, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 188, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861079v1</w:t>
+                <w:t xml:space="preserve">hal-02427080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gene/genome duplications on the evolution of the urotensin II and somatostatin families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning of the cDNAs encoding three somatostatin variants in the dogfish (Scylorhinus canicula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kenigfest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 188, pp.110-117. </w:t>
+              <w:t xml:space="preserve">, 2013, 180, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2012.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427080v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of parvalbumine innervation of the thalamic center of the tectofugal visual pathway in turtles</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Kisspeptin Receptors in Early Osteichthyans Provide New Insights into the Evolution of This Receptor Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Ru Jeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,77 +5174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evolutionary Histories of Kisspeptins and Kisspeptin Receptors in Vertebrates Reveal Both Parallel and Divergent Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urotensin II, from fish to human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,795 +5659,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00819531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of urotensin II, distribution of urotensin II, urotensin II-related peptide and UT receptor mRNAs in mouse: evidence of urotensin II at the neuromuscular junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lectez</w:t>
+                <w:t xml:space="preserve">New insight into the molecular evolution of the somatostatin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bucharles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2008.05624.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 286 (1-2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861177v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative distribution of the mRNAs encoding urotensin I and urotensin II in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Taxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hardin-Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (5), pp.820-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the molecular evolution of the somatostatin family</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
+                <w:t xml:space="preserve">Characterization of urotensin II, distribution of urotensin II, urotensin II-related peptide and UT receptor mRNAs in mouse: evidence of urotensin II at the neuromuscular junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Bucharles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 286 (1-2), pp.5-17. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (2), pp.361-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2008.05624.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861179v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the molecular evolution of the somatostatin family</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromogranins A and B and secretogranin II: evolutionary and functional aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaingankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (2), pp.309-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1748-1716.2007.01806.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532012v1</w:t>
+                <w:t xml:space="preserve">hal-02334366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of urotensin II, distribution of urotensin II, urotensin II-related peptide and UT receptor mRNAs in mouse: evidence of urotensin II at the neuromuscular junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chartrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 107 (2), pp.361-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2008.05624.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromogranins A and B and secretogranin II: evolutionary and functional aspects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insight into the molecular evolution of the somatostatin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1748-1716.2007.01806.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 286 (1-2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02334366v1</w:t>
+                <w:t xml:space="preserve">hal-00532012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and comparative localization of the mRNAs encoding two glutamic acid decarboxylases (GAD65 and GAD67) in the brain of the african lungfish,Protopterus annectens</w:t>
               </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 506 (6), pp.979-988. </w:t>
@@ -6573,557 +6573,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02861172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Urotensin II and somatostatin: two old cousins get together again].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (5), pp.476-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2006225476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962761v1</w:t>
+                <w:t xml:space="preserve">hal-02427106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Chatenet</w:t>
+                <w:t xml:space="preserve">Comparative genomics provides evidence for close evolutionary relationships between the urotensin II and somatostatin gene families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (7), pp.2237-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0510700103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861182v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics provides evidence for close evolutionary relationships between the urotensin II and somatostatin gene families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+                <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Joly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebon</w:t>
+                <w:t xml:space="preserve">Bruno Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0510700103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02427123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Urotensin II and somatostatin: two old cousins get together again].</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2006225476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427106v1</w:t>
+                <w:t xml:space="preserve">hal-01962761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics provides evidence for close evolutionary relationships between the urotensin II and somatostatin gene families.</w:t>
               </w:r>
@@ -7247,64 +7247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage Mapping of the [Pro 2 ]Somatostatin-14 Gene in Zebrafish: Evolutionary Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Michael Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,90 +7393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal localization of three somatostatin genes in zebrafish. Evidence that the [Pro2]-somatostatin-14 isoform and cortistatin are encoded by orthologous genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 33 (3), pp.R1-R8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7536,51 +7536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Trabucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Blähser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,389 +7650,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic expression of somatostatin in the sturgeonAcipenser transmontanus: Molecular cloning and distribution of the mRNAs encoding two somatostatin precursors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and Processing of the [Pro 2 ,Met 13 ]Somatostatin-14 Precursor in the Intermediate Lobe of the Frog Pituitary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Sollars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Vallarino</w:t>
+                <w:t xml:space="preserve">Didier D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.10126⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (9), pp.3472-3481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2002-220406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427176v1</w:t>
+                <w:t xml:space="preserve">hal-02427163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and Processing of the [Pro 2 ,Met 13 ]Somatostatin-14 Precursor in the Intermediate Lobe of the Frog Pituitary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polygenic expression of somatostatin in the sturgeonAcipenser transmontanus: Molecular cloning and distribution of the mRNAs encoding two somatostatin precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Trabucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chartrel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boutelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Galas</w:t>
+                <w:t xml:space="preserve">Cristina Sollars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 443 (4), pp.332-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.10126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2002-220406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02427163v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, sequence analysis and tissue distribution of the mouse and rat urotensin II precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 457 (1), pp.28-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8092,51 +8092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Trabucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8185,376 +8185,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Two Somatostatin Variants Somatostatin-14 and [Pro2, Met13]Somatostatin-14 on Receptor Binding, Adenylyl Cyclase Activity and Growth Hormone Release from the Frog Pituitary</w:t>
+                <w:t xml:space="preserve">Cloning of the cDNA encoding the urotensin II precursor in frog and human reveals intense expression of the urotensin II gene in motoneurons of the spinal cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jeandel</w:t>
+                <w:t xml:space="preserve">Y. Coulouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Okuno</w:t>
+                <w:t xml:space="preserve">S. Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kobayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kikuyama</w:t>
+                <w:t xml:space="preserve">Y. Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2826.1998.00188.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (26), pp.15803-15808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.26.15803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861170v1</w:t>
+                <w:t xml:space="preserve">hal-02427365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of the cDNA encoding the urotensin II precursor in frog and human reveals intense expression of the urotensin II gene in motoneurons of the spinal cord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Two Somatostatin Variants Somatostatin-14 and [Pro2, Met13]Somatostatin-14 on Receptor Binding, Adenylyl Cyclase Activity and Growth Hormone Release from the Frog Pituitary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Coulouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Lihrmann</w:t>
+                <w:t xml:space="preserve">T. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jegou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Anouar</w:t>
+                <w:t xml:space="preserve">S. Kikuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10 (3), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2826.1998.00188.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.95.26.15803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02427365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Second Somatostatin Gene is Expressed in the Brain of the Frog Rana ridibunda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Michael Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 69 (2), pp.95-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8785,51 +8785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bucharles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93 (22), pp.12605-12610. </w:t>
@@ -9995,51 +9995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htostivi@mnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05408431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B Quan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114866" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y&#225;&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire-Delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacheiro-V&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02224-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02943951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72039-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido&#8208;came&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celina Rodicio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez&#8208;moldes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pothion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasqualini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jalalvand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Robertson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Low" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wall&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3359-17.2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00607" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Courty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.30693" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de Calbiac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dabacan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Devienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Grillner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.03.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Belekhova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chudinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vesselkin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.11.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-532ZX6PD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B. Quan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia B. Kenigfest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djenoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119290" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.114.009480" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nunes Figueiredo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ocampo Daza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0274" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Dupr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.10.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kenigfest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHRFPMNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.12.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362DXC80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kenigfest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tostivint" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belekhova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vesselkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012496613060045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0A3F6C3E87348FA082C8341606690B4E786AC7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lattante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23946" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0RC5JLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.07.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rigour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.02.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG2BC4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-1500" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2010.11.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8HQGMN9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Mevel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05514.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZRWL3ZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2008.05624.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taxi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KDG3J5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.02.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962726v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaingankar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2007.01806.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32KDFV0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trabucchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Trudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Drouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21552" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCB1FC3B4F0C37362FBCAF4A2D3A9EC925461AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20845" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTZSNG9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510700103" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427106v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225476" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Conlon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1327.098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH4TNMMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01602" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427152v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bl&#228;hser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vallarino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLW8K5LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sollars" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10126" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-834B8717-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220406" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Coulouarn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01003-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J&#233;gou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeandel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okuno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kikuyama" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1998.00188.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8XZMNQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulouarn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.26.15803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10847.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHVB3FD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Michael Conlon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-0115(97)02135-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6570NM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucharles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.22.12605" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plaquevent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raijmakers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.15.6899" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parmentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taxi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167652v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farendin Alejevski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poupart-Lescutier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374262v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Lavenu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barrios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htostivi@mnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05408431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B Quan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114866" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y&#225;&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire-Delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacheiro-V&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02224-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02943951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72039-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celina Rodicio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Moldes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasqualini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pothion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jalalvand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Robertson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Low" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wall&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3359-17.2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Courty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.30693" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de Calbiac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dabacan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Devienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Grillner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.03.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Belekhova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chudinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vesselkin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.11.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-532ZX6PD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B. Quan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia B. Kenigfest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djenoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119290" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.114.009480" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nunes Figueiredo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Dupr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ocampo Daza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0274" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kenigfest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.12.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362DXC80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.10.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHRFPMNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kenigfest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tostivint" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belekhova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vesselkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012496613060045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0A3F6C3E87348FA082C8341606690B4E786AC7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lattante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23946" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0RC5JLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.07.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rigour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.02.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG2BC4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-1500" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2010.11.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8HQGMN9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Mevel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05514.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZRWL3ZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.02.029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taxi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KDG3J5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2008.05624.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaingankar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahata" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2007.01806.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32KDFV0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trabucchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Trudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Drouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21552" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCB1FC3B4F0C37362FBCAF4A2D3A9EC925461AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225476" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510700103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20845" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTZSNG9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Conlon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1327.098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH4TNMMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01602" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427152v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bl&#228;hser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vallarino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLW8K5LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220406" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sollars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10126" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-834B8717-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Coulouarn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01003-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J&#233;gou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulouarn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.26.15803" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861170v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeandel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okuno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kikuyama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1998.00188.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8XZMNQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10847.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHVB3FD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Michael Conlon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-0115(97)02135-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6570NM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucharles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.22.12605" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plaquevent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raijmakers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.15.6899" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parmentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taxi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167652v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farendin Alejevski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poupart-Lescutier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374262v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Lavenu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barrios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>