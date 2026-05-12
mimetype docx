--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -2276,563 +2276,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02276574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gonadotropin-Releasing Hormone (GnRH) Genes From Cartilaginous Fish: Evolutionary Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tachykinin-3 Genes and Peptides Characterized in a Basal Teleost, the European Eel: Evolutionary Perspective and Pituitary Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+                <w:t xml:space="preserve">Aurora Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela I Pérez Sirkin</w:t>
+                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline de Flori</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00607⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879962v1</w:t>
+                <w:t xml:space="preserve">hal-01822802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal Fluid-Contacting Neurons Sense pH Changes and Motion in the Hypothalamus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional limb muscle innervation prior to cholinergic transmitter specification during early metamorphosis in Xenopus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brita Robertson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+                <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Low</w:t>
+                <w:t xml:space="preserve">Laura Cardoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wallén</w:t>
+                <w:t xml:space="preserve">Elric Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3359-17.2018⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.30693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02860995v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachykinin-3 Genes and Peptides Characterized in a Basal Teleost, the European Eel: Evolutionary Perspective and Pituitary Role</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
+                <w:t xml:space="preserve">Characterization of Gonadotropin-Releasing Hormone (GnRH) Genes From Cartilaginous Fish: Evolutionary Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+                <w:t xml:space="preserve">Daniela I Pérez Sirkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00304⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822802v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional limb muscle innervation prior to cholinergic transmitter specification during early metamorphosis in Xenopus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebrospinal Fluid-Contacting Neurons Sense pH Changes and Motion in the Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cardoit</w:t>
+                <w:t xml:space="preserve">Elham Jalalvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elric Courty</w:t>
+                <w:t xml:space="preserve">Brita Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bougerol</w:t>
+                <w:t xml:space="preserve">Peter Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Thoby-Brisson</w:t>
+                <w:t xml:space="preserve">Peter Wallén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (35), pp.7713-7724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.30693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3359-17.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347328v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02860995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depdc5 knockdown causes mTOR-dependent motor hyperactivity in zebrafish</w:t>
               </w:r>
@@ -3015,291 +3015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three somatostatin genes in lampreys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Spinal Cord Has an Intrinsic System for the Control of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Jalalvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brita Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wallén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sten Grillner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (10), pp.1346-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861025v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spinal Cord Has an Intrinsic System for the Control of pH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of three somatostatin genes in lampreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Wallén</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Grillner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vydianathan Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (10), pp.1346-1351. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.03.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861029v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of calcium-binding proteins in the pigeon visual thalamic centers and related pretectal and mesencephalic nuclei. Phylogenetic and functional determinants</w:t>
               </w:r>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of BAC Transgenic Tadpoles Enabling Live Imaging of Motoneurons by Using the Urotensin II-Related Peptide (ust2b) Gene as a Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auradé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. XCII. Urotensin II, urotensin II-related peptide, and their receptor: from structure to function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Bergqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (3), pp.T61-T86. </w:t>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kenigfest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Kisspeptin Receptors in Early Osteichthyans Provide New Insights into the Evolution of This Receptor Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Ru Jeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the true ortholog of the urotensin II-related peptide (URP) gene in teleosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rigour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evolutionary Histories of Kisspeptins and Kisspeptin Receptors in Vertebrates Reveal Both Parallel and Divergent Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,277 +5659,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00819531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the molecular evolution of the somatostatin family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+                <w:t xml:space="preserve">Comparative distribution of the mRNAs encoding urotensin I and urotensin II in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Taxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hardin-Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.820-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02861179v1</w:t>
+                <w:t xml:space="preserve">hal-02427088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative distribution of the mRNAs encoding urotensin I and urotensin II in zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hameury</w:t>
+                <w:t xml:space="preserve">New insight into the molecular evolution of the somatostatin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 286 (1-2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2008.01.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02427088v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of urotensin II, distribution of urotensin II, urotensin II-related peptide and UT receptor mRNAs in mouse: evidence of urotensin II at the neuromuscular junction</w:t>
               </w:r>
@@ -6378,51 +6378,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 286 (1-2), pp.5-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2008.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532012v1</w:t>
@@ -6573,441 +6573,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02861172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Urotensin II and somatostatin: two old cousins get together again].</w:t>
+                <w:t xml:space="preserve">Comparative genomics provides evidence for close evolutionary relationships between the urotensin II and somatostatin gene families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2006225476⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (7), pp.2237-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0510700103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427106v1</w:t>
+                <w:t xml:space="preserve">hal-02427123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics provides evidence for close evolutionary relationships between the urotensin II and somatostatin gene families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebon</w:t>
+                <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0510700103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427123v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Urotensin II and somatostatin: two old cousins get together again].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (5), pp.476-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2006225476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861182v1</w:t>
+                <w:t xml:space="preserve">hal-02427106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the urotensin II receptor in the rat central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorthe Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,70 +7042,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495 (1), pp.21-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cne.20845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7247,51 +7247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage Mapping of the [Pro 2 ]Somatostatin-14 Gene in Zebrafish: Evolutionary Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal localization of three somatostatin genes in zebrafish. Evidence that the [Pro2]-somatostatin-14 isoform and cortistatin are encoded by orthologous genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lihrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7949,51 +7949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, sequence analysis and tissue distribution of the mouse and rat urotensin II precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cardoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9995,51 +9995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htostivi@mnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05408431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B Quan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114866" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y&#225;&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire-Delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacheiro-V&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02224-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02943951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72039-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celina Rodicio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Moldes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasqualini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pothion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jalalvand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Robertson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Low" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wall&#233;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3359-17.2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Courty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.30693" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de Calbiac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dabacan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Devienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Grillner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.03.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Belekhova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chudinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vesselkin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.11.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-532ZX6PD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B. Quan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia B. Kenigfest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djenoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119290" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.114.009480" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nunes Figueiredo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Dupr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ocampo Daza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0274" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kenigfest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.12.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362DXC80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.10.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHRFPMNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kenigfest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tostivint" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belekhova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vesselkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012496613060045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0A3F6C3E87348FA082C8341606690B4E786AC7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lattante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23946" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0RC5JLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.07.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rigour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.02.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG2BC4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-1500" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2010.11.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8HQGMN9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Mevel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05514.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZRWL3ZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.02.029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taxi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KDG3J5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2008.05624.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaingankar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahata" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2007.01806.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32KDFV0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trabucchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Trudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Drouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21552" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCB1FC3B4F0C37362FBCAF4A2D3A9EC925461AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225476" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427123v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510700103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20845" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTZSNG9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Conlon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1327.098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH4TNMMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01602" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427152v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bl&#228;hser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vallarino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLW8K5LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220406" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sollars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10126" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-834B8717-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Coulouarn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01003-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J&#233;gou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulouarn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.26.15803" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861170v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeandel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okuno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kikuyama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1998.00188.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8XZMNQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10847.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHVB3FD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Michael Conlon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-0115(97)02135-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6570NM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucharles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.22.12605" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plaquevent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raijmakers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.15.6899" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parmentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taxi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167652v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farendin Alejevski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poupart-Lescutier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374262v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Lavenu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barrios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htostivi@mnhn.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05408431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B Quan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2025.114866" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y&#225;&#241;ez-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freire-Delgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cacheiro-V&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02224-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02943951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72039-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sobrido-Came&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Celina Rodicio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Moldes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24898" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;rat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasqualini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00009.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pothion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jehan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bucharles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Campo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00304" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Courty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thoby-Brisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.30693" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01879962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I P&#233;rez Sirkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Lafont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jalalvand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Robertson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Low" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wall&#233;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3359-17.2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de Calbiac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dabacan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Devienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Grillner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.03.048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Belekhova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chudinova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vesselkin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.11.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-532ZX6PD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng B. Quan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubessy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia B. Kenigfest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djenoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119290" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01352677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.114.009480" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321299v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nunes Figueiredo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Dupr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ocampo Daza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bergqvist" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-13-0274" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kenigfest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.12.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-362DXC80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.10.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHRFPMNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kenigfest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tostivint" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belekhova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vesselkin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012496613060045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0A3F6C3E87348FA082C8341606690B4E786AC7D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Ciura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lattante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwena Latouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23946" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0RC5JLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ru Jeng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ward" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2012.07.022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rigour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2012.02.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG2BC4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rousseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2012.00173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hameury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2010-1500" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2010.11.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8HQGMN9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Mevel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05514.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZRWL3ZZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Taxi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2008.01.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10KDG3J5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.02.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lectez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2008.05624.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaingankar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahata" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2007.01806.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T32KDFV0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861172v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Trabucchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Trudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Drouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21552" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDCB1FC3B4F0C37362FBCAF4A2D3A9EC925461AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427123v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0510700103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.20845" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTZSNG9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427106v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006225476" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parmentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michael Conlon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ekker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1327.098" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KH4TNMMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01602" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427152v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bl&#228;hser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vallarino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLW8K5LN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vieau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-220406" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427176v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sollars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10126" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-834B8717-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Coulouarn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(99)01003-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J&#233;gou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulouarn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jegou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.26.15803" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861170v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeandel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Okuno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kobayashi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kikuyama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2826.1998.00188.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8XZMNQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427389v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10847.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHVB3FD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Michael Conlon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-0115(97)02135-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6570NM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucharles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.22.12605" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861131v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plaquevent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raijmakers" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.15.6899" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardin-Pouzet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109699v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parmentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taxi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lihrman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167652v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farendin Alejevski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poupart-Lescutier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374262v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Lavenu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barrios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boulain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>