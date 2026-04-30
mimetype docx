--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Zénouda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-zenouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112532594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5140730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000073638786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence associé, ATER et vacataire de Septembre 2000 à Août 2005 (Université de Paris 13-Villetaneuse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au laboratoire CEMTI depuis 2014 (Université Paris 8 Vincennes-Saint Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse sur les relations images/sons dans les dispositifs interactifs en 2006 (sous la direction de Pierre Moeglin et Pierre Barboza) publiée aux éditions de l'Harmattan en 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur titulaire au laboratoire I3M (Toulon) depuis 2007 puis IMSIC (Toulon) depuis 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en SIC à l’UFR Ingémédia de l’Université de Toulon (échelon 6) depuis septembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche : Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design sonore interactif Design sonore interactif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esthétiques de l’art numérique Convergence des arts audio et des arts visuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industrialisation de l’intime Sémiologie du son au cinéma</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations arts savants /arts populaires Design d’interaction</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantologie musicale : la question de la mémoire dans les arts audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations musicales à l’ère de la mondialisation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.267-274. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le musical capte le social ? Théorie de la pertinence comme outil d’analyse esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, série 3 - Musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games. La question des interfaces a-musicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début du punk parisien : du lycée Charlemagne au Club 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La scène punk en France, 13 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation du sacré : &amp;quot;Kabbale New Age&amp;quot; et &amp;quot;Easy Zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3 (1), pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communication au XXeme siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le XXème siècle saisi par la communication, 1 : Les révolutions de l'expression (70), pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement du langage et industrialisation du sacré : l'exemple du mouvement « la Kabbale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Religion et Communication 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), pp.521-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes de recherche en design sonore interactif en situation immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;forme réseau&amp;quot; dans la musique écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anartiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Philosophy of Treason”: Spions and the Question of Art and Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangheon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASPM CESE 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM CESE, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectateur au fan, pertinence de la pensée de Guy Debord à l'ère de la transmédialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du transmédia : transmédialité et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; Observatoire des mondes imaginaires, Dec 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The video game as a sound interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Musique et Audiovisuel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité à la création : l'expérience de l'artiste à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01823998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques, création & communication : mise en perspective et projet Créamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : "Le numérique dans le travail de création et les parcours professionnels des artistes : Des arts visuels au spectacle vivant" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire SIC.Lab Méditerranée; Université Côté d'Azur, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance art, Rock music, Esoterism : the parrallel path of Gregor Davidow and Genesis P. Orridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Music and the Sacred"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology; The Finnish Society for Hymnology and Liturgy hereby, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du ghetto : scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGORANTIC; CREAMED; ECC, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of avant-garde in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Locating the Avant-Garde: (Post)Modern Music at the Boundaries in the 20th &amp; 21st Centuries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musical Avant-Gardes Project, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs de médiation musicale : les &amp;quot;audio games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque International Musimorphoses : "Musiques et publics jeunes à l’ère de la musimorphose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OICRM; DPMQ; CQM; Faculté de musique de l’Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord et les S.I.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France. pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esthétique à la technique, de la technique à l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Forum du Réseau Transméditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication; Faculté de Journalisme et des Sciences de la Communication, Jul 2015, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du punk en Hongrie : la trajectoire du groupe Spions (Budapest, Paris, Montréal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée d'étude "Punk Not Dead"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THALIM; Université de Toulouse, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une science de l'information et de la communication musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED; Laboratoire I3M, Feb 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoji Ikeda, la réponse esthétique à la question technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : Questionner l’analyse et la visualisation de données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST de Nice, Nov 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, May 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant présent, unique, mais banal : le monde selon Antoine Schmitt, plasticien performer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à l'Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationnisme, culture et communication : Guy Debord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matérialismes, culture et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI; Université Paris 8, Apr 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, Oct 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de communication et de création musicale à l'ère digitale : le cas du groupe sud- africain « Die Antwoord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Humain, artificiel, altérité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Nice, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une idéographie dynamique musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2TPM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des sciences de l'information et de la communication à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2012, Rennes, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.I.C. à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'ESART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Art et de Design, Jan 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème session du séminaire "Histoire sociale du rock"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHEC; IRHis, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Regards croisés sur la musique et performances studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New musical organology : the audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI'12 - International Conference on Multimedia &amp; Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISSI, Wroclaw University, 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, interaction, immersion et effets de présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, Apr 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige de l’horizontalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORC IARSIC - ESSACHESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Béziers, France. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience pédagogique de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Université : Espaces de Créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, Université Pierre Mendès France, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre un compositeur et des étudiants en technologies du son, retours d’une expérience pédagogique innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations images / sons dans les systèmes interactifs multimédia : la question des interfaces « a-musicologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'EDESAC « Les dispositifs artistiques contemporains : les enjeux d’une nouvelle organologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDESAC; Vincent Tiffon; Romain Bricout, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01767441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sonore en milieu immersif, quelques propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Environnements Immersifs communicants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université de Nice, Jan 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu vidéo, une nouvelle interface pour le son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Yes oui game : un événement autour du jeu vidéo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny; Université de Paris 13, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Label, une expérience d'un micro-label indépendant face à la dématérialisation du sonore enregistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligence artificielle à l'inconscient artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA09 : "L'imaginaire des technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les sons dans les hypermédias artistiques contemporains : de la correspondance à la fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation image/son : de l'illustration sonore à la fusion multi-modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres internationales autour de l’illustration - "Penser les images : intentionnalités, enjeux et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny, Université Paris 13, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion image/son, un nouvel objet audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Visualiation du son"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM; MSH Paris, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de la conférence H2TPM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNAM; Université de Valenciennes, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation objet et approche système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris; Université Paris 13, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Petit séminaire" de Pierre Moeglin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Apr 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes technologiques en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son acté : vers une substance audiovisuelle manipulable par le geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire A.S.I - "L'action sur l'image : pour l’élaboration d’un vocabulaire critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances images/sons en peinture et au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS De la correspondance à la fusion, Bruno Pequignot, Guillaume Soulez, Raphaëlle Moine, Pierre-Jean Benghozi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale. Éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-146, 2023, Communication et civilisation, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale : éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie numérique de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes au numérique : réseaux et création, Editions L’Harmattan. Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siclab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes. Trajectoires professionnelles, numérique &amp; création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Science de l'Information et de la Communication Musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pelissier; Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Métamorphoses numériques" : Art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communication et Civilisation, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord : de la critique situationniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 : Marxismes, théorie et sociologie critiques., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2016, 9782356713902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec des sons et des images en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Albert Castanet; Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'improvisation musicale collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, L'univers esthétique, 978-2-343-07966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-linéariser le son dans son rapport à l’image : émergence d’un nouvel objet audiovisuel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Angé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels : pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-146, 2015, Systèmes d'information, web et société, 978-1-78406-096-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.IC. et des N.T.I.C à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenka Stranska; Hervé Zénouda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SON - IMAGE - GESTE : Une interaction illusoire ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-254, 2015, Ouverture philosophique, 978-2-343-06904-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-142, 2014, Local &amp; Global, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la cause - Esthétique de la caresse : une exposition d'Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Zénouda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-zenouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112532594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5140730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000073638786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence associé, ATER et vacataire de Septembre 2000 à Août 2005 (Université de Paris 13-Villetaneuse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au laboratoire CEMTI depuis 2014 (Université Paris 8 Vincennes-Saint Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse sur les relations images/sons dans les dispositifs interactifs en 2006 (sous la direction de Pierre Moeglin et Pierre Barboza) publiée aux éditions de l'Harmattan en 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur titulaire au laboratoire I3M (Toulon) depuis 2007 puis IMSIC (Toulon) depuis 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en SIC à l’UFR Ingémédia de l’Université de Toulon (échelon 6) depuis septembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche : Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design sonore interactif Design sonore interactif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esthétiques de l’art numérique Convergence des arts audio et des arts visuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industrialisation de l’intime Sémiologie du son au cinéma</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations arts savants /arts populaires Design d’interaction</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantologie musicale : la question de la mémoire dans les arts audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations musicales à l’ère de la mondialisation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.267-274. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le musical capte le social ? Théorie de la pertinence comme outil d’analyse esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, série 3 - Musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games. La question des interfaces a-musicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début du punk parisien : du lycée Charlemagne au Club 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La scène punk en France, 13 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation du sacré : &amp;quot;Kabbale New Age&amp;quot; et &amp;quot;Easy Zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communication au XXeme siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le XXème siècle saisi par la communication, 1 : Les révolutions de l'expression (70), pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3 (1), pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement du langage et industrialisation du sacré : l'exemple du mouvement « la Kabbale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Religion et Communication 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), pp.521-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes de recherche en design sonore interactif en situation immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;forme réseau&amp;quot; dans la musique écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anartiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Philosophy of Treason”: Spions and the Question of Art and Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangheon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASPM CESE 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM CESE, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectateur au fan, pertinence de la pensée de Guy Debord à l'ère de la transmédialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du transmédia : transmédialité et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; Observatoire des mondes imaginaires, Dec 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of avant-garde in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Locating the Avant-Garde: (Post)Modern Music at the Boundaries in the 20th &amp; 21st Centuries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musical Avant-Gardes Project, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The video game as a sound interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Musique et Audiovisuel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité à la création : l'expérience de l'artiste à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01823998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance art, Rock music, Esoterism : the parrallel path of Gregor Davidow and Genesis P. Orridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Music and the Sacred"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology; The Finnish Society for Hymnology and Liturgy hereby, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques, création & communication : mise en perspective et projet Créamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : "Le numérique dans le travail de création et les parcours professionnels des artistes : Des arts visuels au spectacle vivant" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire SIC.Lab Méditerranée; Université Côté d'Azur, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du ghetto : scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGORANTIC; CREAMED; ECC, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs de médiation musicale : les &amp;quot;audio games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque International Musimorphoses : "Musiques et publics jeunes à l’ère de la musimorphose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OICRM; DPMQ; CQM; Faculté de musique de l’Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du punk en Hongrie : la trajectoire du groupe Spions (Budapest, Paris, Montréal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée d'étude "Punk Not Dead"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THALIM; Université de Toulouse, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esthétique à la technique, de la technique à l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Forum du Réseau Transméditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication; Faculté de Journalisme et des Sciences de la Communication, Jul 2015, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord et les S.I.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France. pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une science de l'information et de la communication musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED; Laboratoire I3M, Feb 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoji Ikeda, la réponse esthétique à la question technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : Questionner l’analyse et la visualisation de données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST de Nice, Nov 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Humain, artificiel, altérité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Nice, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationnisme, culture et communication : Guy Debord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matérialismes, culture et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI; Université Paris 8, Apr 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant présent, unique, mais banal : le monde selon Antoine Schmitt, plasticien performer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à l'Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, May 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de communication et de création musicale à l'ère digitale : le cas du groupe sud- africain « Die Antwoord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, Oct 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème session du séminaire "Histoire sociale du rock"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHEC; IRHis, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des sciences de l'information et de la communication à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2012, Rennes, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une idéographie dynamique musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2TPM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.I.C. à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'ESART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Art et de Design, Jan 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, interaction, immersion et effets de présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, Apr 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New musical organology : the audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI'12 - International Conference on Multimedia &amp; Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISSI, Wroclaw University, 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Regards croisés sur la musique et performances studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience pédagogique de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Université : Espaces de Créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, Université Pierre Mendès France, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige de l’horizontalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORC IARSIC - ESSACHESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Béziers, France. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre un compositeur et des étudiants en technologies du son, retours d’une expérience pédagogique innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sonore en milieu immersif, quelques propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Environnements Immersifs communicants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université de Nice, Jan 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations images / sons dans les systèmes interactifs multimédia : la question des interfaces « a-musicologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'EDESAC « Les dispositifs artistiques contemporains : les enjeux d’une nouvelle organologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDESAC; Vincent Tiffon; Romain Bricout, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01767441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu vidéo, une nouvelle interface pour le son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Yes oui game : un événement autour du jeu vidéo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny; Université de Paris 13, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Label, une expérience d'un micro-label indépendant face à la dématérialisation du sonore enregistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligence artificielle à l'inconscient artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA09 : "L'imaginaire des technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation image/son : de l'illustration sonore à la fusion multi-modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres internationales autour de l’illustration - "Penser les images : intentionnalités, enjeux et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny, Université Paris 13, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les sons dans les hypermédias artistiques contemporains : de la correspondance à la fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion image/son, un nouvel objet audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Visualiation du son"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM; MSH Paris, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de la conférence H2TPM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNAM; Université de Valenciennes, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation objet et approche système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris; Université Paris 13, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes technologiques en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Petit séminaire" de Pierre Moeglin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Apr 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son acté : vers une substance audiovisuelle manipulable par le geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire A.S.I - "L'action sur l'image : pour l’élaboration d’un vocabulaire critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances images/sons en peinture et au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS De la correspondance à la fusion, Bruno Pequignot, Guillaume Soulez, Raphaëlle Moine, Pierre-Jean Benghozi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale : éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale. Éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-146, 2023, Communication et civilisation, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie numérique de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes au numérique : réseaux et création, Editions L’Harmattan. Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siclab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes. Trajectoires professionnelles, numérique &amp; création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Science de l'Information et de la Communication Musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pelissier; Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Métamorphoses numériques" : Art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communication et Civilisation, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec des sons et des images en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Albert Castanet; Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'improvisation musicale collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, L'univers esthétique, 978-2-343-07966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord : de la critique situationniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 : Marxismes, théorie et sociologie critiques., </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2016, 9782356713902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.IC. et des N.T.I.C à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenka Stranska; Hervé Zénouda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SON - IMAGE - GESTE : Une interaction illusoire ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-254, 2015, Ouverture philosophique, 978-2-343-06904-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-linéariser le son dans son rapport à l’image : émergence d’un nouvel objet audiovisuel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Angé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels : pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-146, 2015, Systèmes d'information, web et société, 978-1-78406-096-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-142, 2014, Local &amp; Global, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la cause - Esthétique de la caresse : une exposition d'Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="146472C9"/>
+    <w:nsid w:val="50D8D5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F40498BC"/>
+    <w:nsid w:val="9F5821AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C996DA6"/>
+    <w:nsid w:val="82F64CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-zenouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112532594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5140730" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073638786" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2456" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stranska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Amor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01767441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loizillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_images_et_les_sons_dans_les_hypermedias_artistiques_contemporains_de_la_correspondance_a_la_fusion_herve_zenouda-9782296061071-26698.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parcours_d_artistes_trajectoires_professionnelles_numerique_et_creation_vincent_lambert-9782140251856-72806.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760360v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/materialismes-culture-et-communication/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49069&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-zenouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112532594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5140730" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073638786" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2456" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stranska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01767441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loizillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_images_et_les_sons_dans_les_hypermedias_artistiques_contemporains_de_la_correspondance_a_la_fusion_herve_zenouda-9782296061071-26698.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parcours_d_artistes_trajectoires_professionnelles_numerique_et_creation_vincent_lambert-9782140251856-72806.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760360v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/materialismes-culture-et-communication/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49069&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>