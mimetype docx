--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Zénouda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-zenouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112532594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5140730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000073638786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence associé, ATER et vacataire de Septembre 2000 à Août 2005 (Université de Paris 13-Villetaneuse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au laboratoire CEMTI depuis 2014 (Université Paris 8 Vincennes-Saint Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse sur les relations images/sons dans les dispositifs interactifs en 2006 (sous la direction de Pierre Moeglin et Pierre Barboza) publiée aux éditions de l'Harmattan en 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur titulaire au laboratoire I3M (Toulon) depuis 2007 puis IMSIC (Toulon) depuis 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en SIC à l’UFR Ingémédia de l’Université de Toulon (échelon 6) depuis septembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche : Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design sonore interactif Design sonore interactif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esthétiques de l’art numérique Convergence des arts audio et des arts visuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industrialisation de l’intime Sémiologie du son au cinéma</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations arts savants /arts populaires Design d’interaction</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantologie musicale : la question de la mémoire dans les arts audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations musicales à l’ère de la mondialisation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.267-274. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le musical capte le social ? Théorie de la pertinence comme outil d’analyse esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, série 3 - Musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games. La question des interfaces a-musicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début du punk parisien : du lycée Charlemagne au Club 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La scène punk en France, 13 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation du sacré : &amp;quot;Kabbale New Age&amp;quot; et &amp;quot;Easy Zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communication au XXeme siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le XXème siècle saisi par la communication, 1 : Les révolutions de l'expression (70), pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3 (1), pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement du langage et industrialisation du sacré : l'exemple du mouvement « la Kabbale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Religion et Communication 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), pp.521-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes de recherche en design sonore interactif en situation immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;forme réseau&amp;quot; dans la musique écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anartiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Philosophy of Treason”: Spions and the Question of Art and Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangheon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASPM CESE 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM CESE, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectateur au fan, pertinence de la pensée de Guy Debord à l'ère de la transmédialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du transmédia : transmédialité et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; Observatoire des mondes imaginaires, Dec 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of avant-garde in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Locating the Avant-Garde: (Post)Modern Music at the Boundaries in the 20th &amp; 21st Centuries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musical Avant-Gardes Project, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The video game as a sound interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Musique et Audiovisuel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité à la création : l'expérience de l'artiste à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01823998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance art, Rock music, Esoterism : the parrallel path of Gregor Davidow and Genesis P. Orridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Music and the Sacred"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology; The Finnish Society for Hymnology and Liturgy hereby, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques, création & communication : mise en perspective et projet Créamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : "Le numérique dans le travail de création et les parcours professionnels des artistes : Des arts visuels au spectacle vivant" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire SIC.Lab Méditerranée; Université Côté d'Azur, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du ghetto : scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGORANTIC; CREAMED; ECC, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs de médiation musicale : les &amp;quot;audio games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque International Musimorphoses : "Musiques et publics jeunes à l’ère de la musimorphose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OICRM; DPMQ; CQM; Faculté de musique de l’Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du punk en Hongrie : la trajectoire du groupe Spions (Budapest, Paris, Montréal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée d'étude "Punk Not Dead"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THALIM; Université de Toulouse, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esthétique à la technique, de la technique à l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Forum du Réseau Transméditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication; Faculté de Journalisme et des Sciences de la Communication, Jul 2015, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord et les S.I.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France. pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une science de l'information et de la communication musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED; Laboratoire I3M, Feb 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoji Ikeda, la réponse esthétique à la question technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : Questionner l’analyse et la visualisation de données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST de Nice, Nov 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Humain, artificiel, altérité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Nice, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationnisme, culture et communication : Guy Debord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matérialismes, culture et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI; Université Paris 8, Apr 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant présent, unique, mais banal : le monde selon Antoine Schmitt, plasticien performer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à l'Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, May 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de communication et de création musicale à l'ère digitale : le cas du groupe sud- africain « Die Antwoord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, Oct 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème session du séminaire "Histoire sociale du rock"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHEC; IRHis, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des sciences de l'information et de la communication à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2012, Rennes, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une idéographie dynamique musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2TPM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.I.C. à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'ESART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Art et de Design, Jan 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, interaction, immersion et effets de présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, Apr 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New musical organology : the audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI'12 - International Conference on Multimedia &amp; Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISSI, Wroclaw University, 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Regards croisés sur la musique et performances studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience pédagogique de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Université : Espaces de Créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, Université Pierre Mendès France, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige de l’horizontalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORC IARSIC - ESSACHESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Béziers, France. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre un compositeur et des étudiants en technologies du son, retours d’une expérience pédagogique innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sonore en milieu immersif, quelques propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Environnements Immersifs communicants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université de Nice, Jan 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations images / sons dans les systèmes interactifs multimédia : la question des interfaces « a-musicologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'EDESAC « Les dispositifs artistiques contemporains : les enjeux d’une nouvelle organologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDESAC; Vincent Tiffon; Romain Bricout, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01767441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu vidéo, une nouvelle interface pour le son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Yes oui game : un événement autour du jeu vidéo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny; Université de Paris 13, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Label, une expérience d'un micro-label indépendant face à la dématérialisation du sonore enregistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligence artificielle à l'inconscient artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA09 : "L'imaginaire des technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation image/son : de l'illustration sonore à la fusion multi-modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres internationales autour de l’illustration - "Penser les images : intentionnalités, enjeux et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny, Université Paris 13, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les sons dans les hypermédias artistiques contemporains : de la correspondance à la fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion image/son, un nouvel objet audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Visualiation du son"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM; MSH Paris, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de la conférence H2TPM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNAM; Université de Valenciennes, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation objet et approche système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris; Université Paris 13, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes technologiques en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Petit séminaire" de Pierre Moeglin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Apr 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son acté : vers une substance audiovisuelle manipulable par le geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire A.S.I - "L'action sur l'image : pour l’élaboration d’un vocabulaire critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances images/sons en peinture et au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS De la correspondance à la fusion, Bruno Pequignot, Guillaume Soulez, Raphaëlle Moine, Pierre-Jean Benghozi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale : éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale. Éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-146, 2023, Communication et civilisation, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie numérique de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes au numérique : réseaux et création, Editions L’Harmattan. Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siclab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes. Trajectoires professionnelles, numérique &amp; création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Science de l'Information et de la Communication Musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pelissier; Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Métamorphoses numériques" : Art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communication et Civilisation, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec des sons et des images en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Albert Castanet; Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'improvisation musicale collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, L'univers esthétique, 978-2-343-07966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord : de la critique situationniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 : Marxismes, théorie et sociologie critiques., </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2016, 9782356713902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.IC. et des N.T.I.C à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenka Stranska; Hervé Zénouda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SON - IMAGE - GESTE : Une interaction illusoire ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-254, 2015, Ouverture philosophique, 978-2-343-06904-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-linéariser le son dans son rapport à l’image : émergence d’un nouvel objet audiovisuel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Angé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels : pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-146, 2015, Systèmes d'information, web et société, 978-1-78406-096-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-142, 2014, Local &amp; Global, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la cause - Esthétique de la caresse : une exposition d'Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Zénouda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herve-zenouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112532594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5140730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5f5LOnkAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000073638786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférence associé, ATER et vacataire de Septembre 2000 à Août 2005 (Université de Paris 13-Villetaneuse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au laboratoire CEMTI depuis 2014 (Université Paris 8 Vincennes-Saint Denis)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse sur les relations images/sons dans les dispositifs interactifs en 2006 (sous la direction de Pierre Moeglin et Pierre Barboza) publiée aux éditions de l'Harmattan en 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur titulaire au laboratoire I3M (Toulon) depuis 2007 puis IMSIC (Toulon) depuis 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre de conférences en SIC à l’UFR Ingémédia de l’Université de Toulon (échelon 6) depuis septembre 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche : Enseignements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Design sonore interactif Design sonore interactif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Esthétiques de l’art numérique Convergence des arts audio et des arts visuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Industrialisation de l’intime Sémiologie du son au cinéma</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations arts savants /arts populaires Design d’interaction</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantologie musicale : la question de la mémoire dans les arts audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations musicales à l’ère de la mondialisation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86 (1), pp.267-274. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le musical capte le social ? Théorie de la pertinence comme outil d’analyse esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, série 3 - Musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games. La question des interfaces a-musicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout début du punk parisien : du lycée Charlemagne au Club 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La scène punk en France, 13 (1), pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation du sacré : &amp;quot;Kabbale New Age&amp;quot; et &amp;quot;Easy Zen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3 (1), pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communication au XXeme siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le XXème siècle saisi par la communication, 1 : Les révolutions de l'expression (70), pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détournement du langage et industrialisation du sacré : l'exemple du mouvement « la Kabbale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Religion et Communication 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles organologies du sonore : les audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Convivialité et dispositifs. De l'ordinateur à l'ordiphone et la tablette, 1 (3), pp.521-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes de recherche en design sonore interactif en situation immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;forme réseau&amp;quot; dans la musique écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anartiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Philosophy of Treason”: Spions and the Question of Art and Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangheon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASPM CESE 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM CESE, Sep 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spectateur au fan, pertinence de la pensée de Guy Debord à l'ère de la transmédialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du transmédia : transmédialité et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMSIC; BABEL; Observatoire des mondes imaginaires, Dec 2023, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The notion of avant-garde in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Locating the Avant-Garde: (Post)Modern Music at the Boundaries in the 20th &amp; 21st Centuries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musical Avant-Gardes Project, Apr 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la créativité à la création : l'expérience de l'artiste à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.389-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01823998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The video game as a sound interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Musique et Audiovisuel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance art, Rock music, Esoterism : the parrallel path of Gregor Davidow and Genesis P. Orridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Music and the Sacred"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Finnish Society for Ethnomusicology; The Finnish Society for Hymnology and Liturgy hereby, Nov 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques, création & communication : mise en perspective et projet Créamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : "Le numérique dans le travail de création et les parcours professionnels des artistes : Des arts visuels au spectacle vivant" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire SIC.Lab Méditerranée; Université Côté d'Azur, Mar 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du ghetto : scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGORANTIC; CREAMED; ECC, Nov 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs de médiation musicale : les &amp;quot;audio games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du colloque International Musimorphoses : "Musiques et publics jeunes à l’ère de la musimorphose"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OICRM; DPMQ; CQM; Faculté de musique de l’Université de Montréal, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence du punk en Hongrie : la trajectoire du groupe Spions (Budapest, Paris, Montréal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée d'étude "Punk Not Dead"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THALIM; Université de Toulouse, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esthétique à la technique, de la technique à l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Forum du Réseau Transméditerranéen de Recherche en Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication; Faculté de Journalisme et des Sciences de la Communication, Jul 2015, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord et les S.I.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France. pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements pour une science de l'information et de la communication musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe CREAMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAMED; Laboratoire I3M, Feb 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoji Ikeda, la réponse esthétique à la question technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : Questionner l’analyse et la visualisation de données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST de Nice, Nov 2015, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Humain, artificiel, altérité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Nice, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situationnisme, culture et communication : Guy Debord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matérialismes, culture et communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMTI; Université Paris 8, Apr 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instant présent, unique, mais banal : le monde selon Antoine Schmitt, plasticien performer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à l'Université Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Sorbonne Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, May 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de communication et de création musicale à l'ère digitale : le cas du groupe sud- africain « Die Antwoord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC; Université de Toulon, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification et musification des données (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Analyse et Visualisation de Données (AVD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; Université de Toulon, Oct 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème session du séminaire "Histoire sociale du rock"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRHEC; IRHis, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des sciences de l'information et de la communication à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, May 2012, Rennes, France. pp.537-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une idéographie dynamique musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2TPM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.I.C. à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'ESART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Art et de Design, Jan 2013, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, interaction, immersion et effets de présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, Apr 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arts de la performance aux arts de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale "Regards croisés sur la musique et performances studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01765031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New musical organology : the audio-games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISSI'12 - International Conference on Multimedia &amp; Network Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISSI, Wroclaw University, 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertige de l’horizontalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ORC IARSIC - ESSACHESS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Béziers, France. pp.447-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience pédagogique de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Université : Espaces de Créations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal, Université Pierre Mendès France, Oct 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre un compositeur et des étudiants en technologies du son, retours d’une expérience pédagogique innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques de l'Université du Sud Toulon-Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; UFR Ingémédia; Palais Neptune, 2012, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01763565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sonore en milieu immersif, quelques propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Environnements Immersifs communicants"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire I3M; MAMAC de Nice; Université de Nice, Jan 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations images / sons dans les systèmes interactifs multimédia : la question des interfaces « a-musicologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'EDESAC « Les dispositifs artistiques contemporains : les enjeux d’une nouvelle organologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDESAC; Vincent Tiffon; Romain Bricout, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01767441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu vidéo, une nouvelle interface pour le son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Yes oui game : un événement autour du jeu vidéo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny; Université de Paris 13, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Label, une expérience d'un micro-label indépendant face à la dématérialisation du sonore enregistré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loizillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Sep 2009, Paris, France. pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intelligence artificielle à l'inconscient artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA09 : "L'imaginaire des technologies numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation image/son : de l'illustration sonore à la fusion multi-modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres internationales autour de l’illustration - "Penser les images : intentionnalités, enjeux et médiations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bobigny, Université Paris 13, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images et les sons dans les hypermédias artistiques contemporains : de la correspondance à la fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion image/son, un nouvel objet audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Visualiation du son"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIM; MSH Paris, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de la conférence H2TPM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8; CNAM; Université de Valenciennes, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation objet et approche système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris; Université Paris 13, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recontres médias du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM; Université Paris 8, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes technologiques en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et sons numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Petit séminaire" de Pierre Moeglin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Apr 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son acté : vers une substance audiovisuelle manipulable par le geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire A.S.I - "L'action sur l'image : pour l’élaboration d’un vocabulaire critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances images/sons en peinture et au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Fragments et interfaces » dirigé par Pierre Barboza et Geneviève Vidal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord; Université Paris 13, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01780311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LES IMAGES ET LES SONS DANS LES HYPERMÉDIAS ARTISTIQUES CONTEMPORAINS De la correspondance à la fusion, Bruno Pequignot, Guillaume Soulez, Raphaëlle Moine, Pierre-Jean Benghozi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale. Éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Billel Aroufoune. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-146, 2023, Communication et civilisation, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification musicale : éléments pour une grammaire multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la racine du récit. Écriture, création, communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-336-42630-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographie numérique de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes au numérique : réseaux et création, Editions L’Harmattan. Mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénographies numériques de la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siclab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d’artistes. Trajectoires professionnelles, numérique &amp; création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-140, 2022, 978-2-14-025185-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Science de l'Information et de la Communication Musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Pelissier; Nicolas Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Métamorphoses numériques" : Art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Communication et Civilisation, 978-2-343-13261-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760360v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir avec des sons et des images en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Stranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Albert Castanet; Patrick Otto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'improvisation musicale collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2016, L'univers esthétique, 978-2-343-07966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Debord : de la critique situationniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialismes, culture &amp; communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 : Marxismes, théorie et sociologie critiques., </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-180, 2016, 9782356713902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des S.IC. et des N.T.I.C à l’analyse du « fait musical » contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenka Stranska; Hervé Zénouda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SON - IMAGE - GESTE : Une interaction illusoire ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-254, 2015, Ouverture philosophique, 978-2-343-06904-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01764045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-linéariser le son dans son rapport à l’image : émergence d’un nouvel objet audiovisuel complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Angé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels : pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iste editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-146, 2015, Systèmes d'information, web et société, 978-1-78406-096-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01759793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-142, 2014, Local &amp; Global, 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la cause - Esthétique de la caresse : une exposition d'Antoine Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Zénouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2013, CNRS Alpha, 978-2-271-07192-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01760826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D8D5EA"/>
+    <w:nsid w:val="412E7DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9F5821AD"/>
+    <w:nsid w:val="4CACCC44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="82F64CEF"/>
+    <w:nsid w:val="67349C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-zenouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112532594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5140730" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073638786" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0267" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2456" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stranska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01767441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loizillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_images_et_les_sons_dans_les_hypermedias_artistiques_contemporains_de_la_correspondance_a_la_fusion_herve_zenouda-9782296061071-26698.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parcours_d_artistes_trajectoires_professionnelles_numerique_et_creation_vincent_lambert-9782140251856-72806.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760360v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/materialismes-culture-et-communication/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49069&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/herve-zenouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112532594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5140730" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5f5LOnkAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073638786" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangheon Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Stranska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01765031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01763565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01767441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loizillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_images_et_les_sons_dans_les_hypermedias_artistiques_contemporains_de_la_correspondance_a_la_fusion_herve_zenouda-9782296061071-26698.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-parcours_d_artistes_trajectoires_professionnelles_numerique_et_creation_vincent_lambert-9782140251856-72806.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760360v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/materialismes-culture-et-communication/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01764045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49069&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-objets-hypertextuels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>