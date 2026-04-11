--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Le Crosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Model and Prototyping Methods for Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), 27 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijismd.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives ou ingénierie sociale : quand amateurs et chercheurs co-produisent les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Storup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Pages 68 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de l'édition scientifique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventivité sociale et la logique du partage au coeur des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, p. 193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le Web : l'illusion du social, la fin de l'idéal égalitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux œuvres du passé : entre l'industrie de masse et l'artisanat relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée au marché : inventions et innovations dans l'informatique : Hommage à Steve Jobs, Dennis Ritchie et John McCarthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.Pages 179 - 184. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.062.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les « communs de la connaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (3), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.483.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'information : les nouveaux modèles économiques (Dossier coordonné par Hervé Le Crosnier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence numérique - La documentarisation des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques : le défi numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de la Bibliothèque Nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Pandore de la biologie synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde diplomatique - Les puces savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bonne nouvelle pour la théorie des Biens Communs (Sur le prix Nobel d'économie accordé à Elinor Ostrom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECAM Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'émancipation : l'exemple du mouvement des logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTAC association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'immatériel : abondance, exclusion et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Jeanneney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des bibliothécaires à l'heure de la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argus (Quebec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition de texte à la publication de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TYP Observatoire Typo\_Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.121-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et démocratie : quelques questions dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensar los derechos de autor. Defensa de la lectura socializada frente a los nuevos peajes de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipielago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage, censure, limitation à la circulation de la connaissance et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.58-60 et 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique au-delà des usages informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « La culture numérique : au-delà des discours, un objet d’enseignement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01480880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Document-Based Model Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2013 IEEE Seventh International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1 - 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inheritance model for documents in web applications with sydonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ACM symposium on Document engineering (DocEng '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, paris, France. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'une démocratie scientifique, conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international (INHA) - Le numérique éditorial et sa gouvernance : entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du document : référence au cadre des biens communs de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du document numérique : actes de la troisième conférence Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.Pages 139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdesign, normalisation et stratégie des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Composite Document Management Framework For The Internet: An FRBR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.4 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lectures à l'ère de l'ubiquité, de la communication et du partage de la connaissance , Conférence introductive du colloque: Les métamorphoses numériques du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses numériques du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co-présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d' échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et Applications : CMS nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International sur le Document Electronique (CiDE.12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co- présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d'échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2009 "Journées Réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, VILLERS LES NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Colloque national "Numériser et valoriser en région le patrimoine écrit et graphique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique actuelles et contrats Creative commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Forum Foruma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le libre-accès à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Entre public et privé, les biens communs de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, lien social et création à l'ère des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education populaire et transformation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'(in) utilité de WWW : communication et information vont en bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 1995, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturenum : jeunesse, culture & éducation dans la vague numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F Editions, 2013, 978-2-915825-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net.lang : Réussir le cyberespace multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 520 p., 2012, 978-2-915825-08-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : la révolution des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 120 p., 2010, collection "Problèmes politiques et sociaux"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture informatique et économie du document numérique : deux questions étroitement liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.29-41, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acter la fin d’un monde pour activer l’alternative. ONG et acteurs de l’altermondialisme à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation écologique à l'épreuve: regards croisés sur Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, p. 281-304, 2015, 978-2-271-08649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre &amp;quot;Histoires et cultures du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicateurs de la génétique extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Panoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque biologique, une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.PP140-155, 2013, 978-2-296-99846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des traces par la publicité comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques, de la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 9782953918793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle but effectives : modern forms of enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wealth of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Commons Attribution-ShareAlike 3.0 License, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer des idées aux projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Editions, pp.P62-65, 2010, 978-2-915825-07-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie numérique par le petit bout de l'entonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, préface, 2009, 9782915825053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Amar, V. Mesguich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la librairie, p.107-116, 2009, 978-2-7654-0976-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In : Pouvoir Savoir, Le développement face aux biens communs de l'information et à la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le libre-accès à la connaissance, à la culture, aux émotions et à l'élaboration collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.219-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctorialité : production, réception et publication de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.183-200, 2005, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00120699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In: Enjeux de mots, Regards multiculturels sur les sociétés de l'information Palabras en juego, Enfoques multiculturales sobre las sociedades de la información Word Matters, Multicultural perspectives on information societies Desafios de palavras, Enfoques multiculturais sobre as sociedades da informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot (Vecam) et Alain Ambrosi (CMIC) avec la collaboration de Daniel Pimienta (Funredes). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotecas digitais - Digital Libraries - Bibliotecas digitales - Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.369-392, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles éditoriaux confrontés aux documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier sur Internet, séminaire INRIA, 27 septembre-1 octobre 2004, Aix Les Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'ADBS, pp.11-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des intermédiaires dans la diffusion de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'accès à des ressources documentaires : vers des anté-serveurs intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.theo. Université de droit, d'économie et des sciences - Aix-Marseille III, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, bibliothèques et documents numériques : architecture informatique et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Caen, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Le Crosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Model and Prototyping Methods for Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), 27 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijismd.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives ou ingénierie sociale : quand amateurs et chercheurs co-produisent les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Storup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Pages 68 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventivité sociale et la logique du partage au coeur des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, p. 193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de l'édition scientifique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le Web : l'illusion du social, la fin de l'idéal égalitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux œuvres du passé : entre l'industrie de masse et l'artisanat relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée au marché : inventions et innovations dans l'informatique : Hommage à Steve Jobs, Dennis Ritchie et John McCarthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.Pages 179 - 184. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.062.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les « communs de la connaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (3), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.483.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'information : les nouveaux modèles économiques (Dossier coordonné par Hervé Le Crosnier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence numérique - La documentarisation des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques : le défi numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de la Bibliothèque Nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Pandore de la biologie synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde diplomatique - Les puces savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bonne nouvelle pour la théorie des Biens Communs (Sur le prix Nobel d'économie accordé à Elinor Ostrom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECAM Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'émancipation : l'exemple du mouvement des logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTAC association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'immatériel : abondance, exclusion et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Jeanneney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des bibliothécaires à l'heure de la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argus (Quebec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition de texte à la publication de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TYP Observatoire Typo\_Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.121-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et démocratie : quelques questions dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensar los derechos de autor. Defensa de la lectura socializada frente a los nuevos peajes de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipielago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage, censure, limitation à la circulation de la connaissance et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.58-60 et 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique au-delà des usages informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « La culture numérique : au-delà des discours, un objet d’enseignement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01480880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Document-Based Model Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2013 IEEE Seventh International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1 - 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inheritance model for documents in web applications with sydonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ACM symposium on Document engineering (DocEng '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, paris, France. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du document : référence au cadre des biens communs de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du document numérique : actes de la troisième conférence Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.Pages 139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'une démocratie scientifique, conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international (INHA) - Le numérique éditorial et sa gouvernance : entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdesign, normalisation et stratégie des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Composite Document Management Framework For The Internet: An FRBR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.4 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lectures à l'ère de l'ubiquité, de la communication et du partage de la connaissance , Conférence introductive du colloque: Les métamorphoses numériques du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses numériques du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co-présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d' échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et Applications : CMS nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International sur le Document Electronique (CiDE.12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co- présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d'échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2009 "Journées Réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, VILLERS LES NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le libre-accès à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Entre public et privé, les biens communs de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique actuelles et contrats Creative commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Forum Foruma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Colloque national "Numériser et valoriser en région le patrimoine écrit et graphique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, lien social et création à l'ère des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education populaire et transformation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'(in) utilité de WWW : communication et information vont en bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 1995, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturenum : jeunesse, culture & éducation dans la vague numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F Editions, 2013, 978-2-915825-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net.lang : Réussir le cyberespace multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 520 p., 2012, 978-2-915825-08-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : la révolution des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 120 p., 2010, collection "Problèmes politiques et sociaux"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture informatique et économie du document numérique : deux questions étroitement liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.29-41, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acter la fin d’un monde pour activer l’alternative. ONG et acteurs de l’altermondialisme à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation écologique à l'épreuve: regards croisés sur Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, p. 281-304, 2015, 978-2-271-08649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicateurs de la génétique extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Panoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque biologique, une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.PP140-155, 2013, 978-2-296-99846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre &amp;quot;Histoires et cultures du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des traces par la publicité comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques, de la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 9782953918793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle but effectives : modern forms of enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wealth of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Commons Attribution-ShareAlike 3.0 License, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer des idées aux projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Editions, pp.P62-65, 2010, 978-2-915825-07-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie numérique par le petit bout de l'entonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, préface, 2009, 9782915825053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Amar, V. Mesguich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la librairie, p.107-116, 2009, 978-2-7654-0976-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In : Pouvoir Savoir, Le développement face aux biens communs de l'information et à la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le libre-accès à la connaissance, à la culture, aux émotions et à l'élaboration collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.219-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctorialité : production, réception et publication de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.183-200, 2005, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00120699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In: Enjeux de mots, Regards multiculturels sur les sociétés de l'information Palabras en juego, Enfoques multiculturales sobre las sociedades de la información Word Matters, Multicultural perspectives on information societies Desafios de palavras, Enfoques multiculturais sobre as sociedades da informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot (Vecam) et Alain Ambrosi (CMIC) avec la collaboration de Daniel Pimienta (Funredes). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotecas digitais - Digital Libraries - Bibliotecas digitales - Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.369-392, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles éditoriaux confrontés aux documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier sur Internet, séminaire INRIA, 27 septembre-1 octobre 2004, Aix Les Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'ADBS, pp.11-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des intermédiaires dans la diffusion de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'accès à des ressources documentaires : vers des anté-serveurs intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.theo. Université de droit, d'économie et des sciences - Aix-Marseille III, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, bibliothèques et documents numériques : architecture informatique et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Caen, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neubauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Storup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.062.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.483.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jeanneney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vannini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02269953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neubauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Storup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.062.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.483.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jeanneney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vannini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02269953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>