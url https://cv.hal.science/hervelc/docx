--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Le Crosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Model and Prototyping Methods for Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), 27 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijismd.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives ou ingénierie sociale : quand amateurs et chercheurs co-produisent les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Storup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Pages 68 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventivité sociale et la logique du partage au coeur des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, p. 193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de l'édition scientifique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le Web : l'illusion du social, la fin de l'idéal égalitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux œuvres du passé : entre l'industrie de masse et l'artisanat relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée au marché : inventions et innovations dans l'informatique : Hommage à Steve Jobs, Dennis Ritchie et John McCarthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.Pages 179 - 184. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.062.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les « communs de la connaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (3), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.483.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'information : les nouveaux modèles économiques (Dossier coordonné par Hervé Le Crosnier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence numérique - La documentarisation des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques : le défi numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de la Bibliothèque Nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Pandore de la biologie synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde diplomatique - Les puces savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bonne nouvelle pour la théorie des Biens Communs (Sur le prix Nobel d'économie accordé à Elinor Ostrom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECAM Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'émancipation : l'exemple du mouvement des logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTAC association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'immatériel : abondance, exclusion et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Jeanneney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des bibliothécaires à l'heure de la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argus (Quebec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition de texte à la publication de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TYP Observatoire Typo\_Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.121-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et démocratie : quelques questions dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensar los derechos de autor. Defensa de la lectura socializada frente a los nuevos peajes de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipielago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage, censure, limitation à la circulation de la connaissance et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.58-60 et 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique au-delà des usages informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « La culture numérique : au-delà des discours, un objet d’enseignement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01480880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Document-Based Model Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2013 IEEE Seventh International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1 - 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inheritance model for documents in web applications with sydonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ACM symposium on Document engineering (DocEng '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, paris, France. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du document : référence au cadre des biens communs de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du document numérique : actes de la troisième conférence Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.Pages 139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'une démocratie scientifique, conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international (INHA) - Le numérique éditorial et sa gouvernance : entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdesign, normalisation et stratégie des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Composite Document Management Framework For The Internet: An FRBR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.4 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lectures à l'ère de l'ubiquité, de la communication et du partage de la connaissance , Conférence introductive du colloque: Les métamorphoses numériques du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses numériques du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co-présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d' échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et Applications : CMS nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International sur le Document Electronique (CiDE.12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co- présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d'échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2009 "Journées Réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, VILLERS LES NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le libre-accès à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Entre public et privé, les biens communs de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique actuelles et contrats Creative commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Forum Foruma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Colloque national "Numériser et valoriser en région le patrimoine écrit et graphique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, lien social et création à l'ère des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education populaire et transformation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'(in) utilité de WWW : communication et information vont en bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 1995, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturenum : jeunesse, culture & éducation dans la vague numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F Editions, 2013, 978-2-915825-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net.lang : Réussir le cyberespace multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 520 p., 2012, 978-2-915825-08-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : la révolution des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 120 p., 2010, collection "Problèmes politiques et sociaux"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture informatique et économie du document numérique : deux questions étroitement liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.29-41, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acter la fin d’un monde pour activer l’alternative. ONG et acteurs de l’altermondialisme à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation écologique à l'épreuve: regards croisés sur Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, p. 281-304, 2015, 978-2-271-08649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicateurs de la génétique extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Panoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque biologique, une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.PP140-155, 2013, 978-2-296-99846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre &amp;quot;Histoires et cultures du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des traces par la publicité comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques, de la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 9782953918793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle but effectives : modern forms of enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wealth of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Commons Attribution-ShareAlike 3.0 License, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer des idées aux projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Editions, pp.P62-65, 2010, 978-2-915825-07-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie numérique par le petit bout de l'entonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, préface, 2009, 9782915825053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Amar, V. Mesguich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la librairie, p.107-116, 2009, 978-2-7654-0976-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In : Pouvoir Savoir, Le développement face aux biens communs de l'information et à la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le libre-accès à la connaissance, à la culture, aux émotions et à l'élaboration collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.219-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctorialité : production, réception et publication de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.183-200, 2005, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00120699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In: Enjeux de mots, Regards multiculturels sur les sociétés de l'information Palabras en juego, Enfoques multiculturales sobre las sociedades de la información Word Matters, Multicultural perspectives on information societies Desafios de palavras, Enfoques multiculturais sobre as sociedades da informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot (Vecam) et Alain Ambrosi (CMIC) avec la collaboration de Daniel Pimienta (Funredes). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotecas digitais - Digital Libraries - Bibliotecas digitales - Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.369-392, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles éditoriaux confrontés aux documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier sur Internet, séminaire INRIA, 27 septembre-1 octobre 2004, Aix Les Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'ADBS, pp.11-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des intermédiaires dans la diffusion de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'accès à des ressources documentaires : vers des anté-serveurs intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.theo. Université de droit, d'économie et des sciences - Aix-Marseille III, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, bibliothèques et documents numériques : architecture informatique et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Caen, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Le Crosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Model and Prototyping Methods for Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), 27 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijismd.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives ou ingénierie sociale : quand amateurs et chercheurs co-produisent les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Storup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Pages 68 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventivité sociale et la logique du partage au coeur des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, p. 193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de l'édition scientifique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le Web : l'illusion du social, la fin de l'idéal égalitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux œuvres du passé : entre l'industrie de masse et l'artisanat relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée au marché : inventions et innovations dans l'informatique : Hommage à Steve Jobs, Dennis Ritchie et John McCarthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.Pages 179 - 184. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.062.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les « communs de la connaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (3), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.483.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'information : les nouveaux modèles économiques (Dossier coordonné par Hervé Le Crosnier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence numérique - La documentarisation des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques : le défi numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de la Bibliothèque Nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Pandore de la biologie synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde diplomatique - Les puces savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bonne nouvelle pour la théorie des Biens Communs (Sur le prix Nobel d'économie accordé à Elinor Ostrom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECAM Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'émancipation : l'exemple du mouvement des logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTAC association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'immatériel : abondance, exclusion et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Jeanneney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des bibliothécaires à l'heure de la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argus (Quebec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition de texte à la publication de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TYP Observatoire Typo\_Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.121-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et démocratie : quelques questions dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensar los derechos de autor. Defensa de la lectura socializada frente a los nuevos peajes de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipielago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage, censure, limitation à la circulation de la connaissance et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.58-60 et 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique au-delà des usages informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « La culture numérique : au-delà des discours, un objet d’enseignement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01480880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Document-Based Model Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2013 IEEE Seventh International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1 - 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inheritance model for documents in web applications with sydonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ACM symposium on Document engineering (DocEng '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, paris, France. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du document : référence au cadre des biens communs de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du document numérique : actes de la troisième conférence Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.Pages 139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'une démocratie scientifique, conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international (INHA) - Le numérique éditorial et sa gouvernance : entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdesign, normalisation et stratégie des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Composite Document Management Framework For The Internet: An FRBR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.4 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lectures à l'ère de l'ubiquité, de la communication et du partage de la connaissance , Conférence introductive du colloque: Les métamorphoses numériques du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses numériques du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co-présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d' échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et Applications : CMS nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International sur le Document Electronique (CiDE.12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co- présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d'échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2009 "Journées Réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, VILLERS LES NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Colloque national "Numériser et valoriser en région le patrimoine écrit et graphique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le libre-accès à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Entre public et privé, les biens communs de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique actuelles et contrats Creative commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Forum Foruma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, lien social et création à l'ère des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education populaire et transformation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'(in) utilité de WWW : communication et information vont en bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 1995, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturenum : jeunesse, culture & éducation dans la vague numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F Editions, 2013, 978-2-915825-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net.lang : Réussir le cyberespace multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 520 p., 2012, 978-2-915825-08-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : la révolution des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 120 p., 2010, collection "Problèmes politiques et sociaux"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture informatique et économie du document numérique : deux questions étroitement liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.29-41, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acter la fin d’un monde pour activer l’alternative. ONG et acteurs de l’altermondialisme à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation écologique à l'épreuve: regards croisés sur Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, p. 281-304, 2015, 978-2-271-08649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre &amp;quot;Histoires et cultures du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicateurs de la génétique extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Panoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque biologique, une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.PP140-155, 2013, 978-2-296-99846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des traces par la publicité comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques, de la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 9782953918793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle but effectives : modern forms of enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wealth of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Commons Attribution-ShareAlike 3.0 License, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer des idées aux projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Editions, pp.P62-65, 2010, 978-2-915825-07-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie numérique par le petit bout de l'entonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, préface, 2009, 9782915825053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Amar, V. Mesguich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la librairie, p.107-116, 2009, 978-2-7654-0976-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In : Pouvoir Savoir, Le développement face aux biens communs de l'information et à la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le libre-accès à la connaissance, à la culture, aux émotions et à l'élaboration collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.219-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctorialité : production, réception et publication de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.183-200, 2005, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00120699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In: Enjeux de mots, Regards multiculturels sur les sociétés de l'information Palabras en juego, Enfoques multiculturales sobre las sociedades de la información Word Matters, Multicultural perspectives on information societies Desafios de palavras, Enfoques multiculturais sobre as sociedades da informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot (Vecam) et Alain Ambrosi (CMIC) avec la collaboration de Daniel Pimienta (Funredes). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotecas digitais - Digital Libraries - Bibliotecas digitales - Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.369-392, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles éditoriaux confrontés aux documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier sur Internet, séminaire INRIA, 27 septembre-1 octobre 2004, Aix Les Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'ADBS, pp.11-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des intermédiaires dans la diffusion de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'accès à des ressources documentaires : vers des anté-serveurs intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.theo. Université de droit, d'économie et des sciences - Aix-Marseille III, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, bibliothèques et documents numériques : architecture informatique et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Caen, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neubauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Storup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.062.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.483.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jeanneney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vannini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02269953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neubauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Storup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.062.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.483.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jeanneney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vannini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02269953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>