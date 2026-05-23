--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Le Crosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Model and Prototyping Methods for Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), 27 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijismd.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives ou ingénierie sociale : quand amateurs et chercheurs co-produisent les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Storup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Pages 68 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventivité sociale et la logique du partage au coeur des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, p. 193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de l'édition scientifique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le Web : l'illusion du social, la fin de l'idéal égalitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux œuvres du passé : entre l'industrie de masse et l'artisanat relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée au marché : inventions et innovations dans l'informatique : Hommage à Steve Jobs, Dennis Ritchie et John McCarthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.Pages 179 - 184. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.062.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les « communs de la connaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (3), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.483.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'information : les nouveaux modèles économiques (Dossier coordonné par Hervé Le Crosnier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence numérique - La documentarisation des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques : le défi numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de la Bibliothèque Nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Pandore de la biologie synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde diplomatique - Les puces savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bonne nouvelle pour la théorie des Biens Communs (Sur le prix Nobel d'économie accordé à Elinor Ostrom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECAM Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'émancipation : l'exemple du mouvement des logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTAC association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'immatériel : abondance, exclusion et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Jeanneney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des bibliothécaires à l'heure de la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argus (Quebec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition de texte à la publication de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TYP Observatoire Typo\_Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.121-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et démocratie : quelques questions dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensar los derechos de autor. Defensa de la lectura socializada frente a los nuevos peajes de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipielago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage, censure, limitation à la circulation de la connaissance et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.58-60 et 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique au-delà des usages informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « La culture numérique : au-delà des discours, un objet d’enseignement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01480880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Document-Based Model Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2013 IEEE Seventh International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1 - 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inheritance model for documents in web applications with sydonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ACM symposium on Document engineering (DocEng '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, paris, France. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du document : référence au cadre des biens communs de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du document numérique : actes de la troisième conférence Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.Pages 139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'une démocratie scientifique, conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international (INHA) - Le numérique éditorial et sa gouvernance : entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdesign, normalisation et stratégie des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Composite Document Management Framework For The Internet: An FRBR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.4 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lectures à l'ère de l'ubiquité, de la communication et du partage de la connaissance , Conférence introductive du colloque: Les métamorphoses numériques du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses numériques du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co-présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d' échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et Applications : CMS nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International sur le Document Electronique (CiDE.12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co- présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d'échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2009 "Journées Réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, VILLERS LES NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Colloque national "Numériser et valoriser en région le patrimoine écrit et graphique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le libre-accès à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Entre public et privé, les biens communs de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique actuelles et contrats Creative commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Forum Foruma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, lien social et création à l'ère des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education populaire et transformation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'(in) utilité de WWW : communication et information vont en bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 1995, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturenum : jeunesse, culture & éducation dans la vague numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F Editions, 2013, 978-2-915825-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net.lang : Réussir le cyberespace multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 520 p., 2012, 978-2-915825-08-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : la révolution des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 120 p., 2010, collection "Problèmes politiques et sociaux"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture informatique et économie du document numérique : deux questions étroitement liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.29-41, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acter la fin d’un monde pour activer l’alternative. ONG et acteurs de l’altermondialisme à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation écologique à l'épreuve: regards croisés sur Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, p. 281-304, 2015, 978-2-271-08649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre &amp;quot;Histoires et cultures du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicateurs de la génétique extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Panoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque biologique, une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.PP140-155, 2013, 978-2-296-99846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des traces par la publicité comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques, de la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 9782953918793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle but effectives : modern forms of enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wealth of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Commons Attribution-ShareAlike 3.0 License, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer des idées aux projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Editions, pp.P62-65, 2010, 978-2-915825-07-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie numérique par le petit bout de l'entonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, préface, 2009, 9782915825053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Amar, V. Mesguich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la librairie, p.107-116, 2009, 978-2-7654-0976-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In : Pouvoir Savoir, Le développement face aux biens communs de l'information et à la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le libre-accès à la connaissance, à la culture, aux émotions et à l'élaboration collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.219-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctorialité : production, réception et publication de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.183-200, 2005, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00120699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In: Enjeux de mots, Regards multiculturels sur les sociétés de l'information Palabras en juego, Enfoques multiculturales sobre las sociedades de la información Word Matters, Multicultural perspectives on information societies Desafios de palavras, Enfoques multiculturais sobre as sociedades da informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot (Vecam) et Alain Ambrosi (CMIC) avec la collaboration de Daniel Pimienta (Funredes). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotecas digitais - Digital Libraries - Bibliotecas digitales - Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.369-392, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles éditoriaux confrontés aux documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier sur Internet, séminaire INRIA, 27 septembre-1 octobre 2004, Aix Les Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'ADBS, pp.11-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des intermédiaires dans la diffusion de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'accès à des ressources documentaires : vers des anté-serveurs intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.theo. Université de droit, d'économie et des sciences - Aix-Marseille III, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, bibliothèques et documents numériques : architecture informatique et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Caen, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hervé Le Crosnier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Model and Prototyping Methods for Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information System Modeling and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), 27 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijismd.2014100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences participatives ou ingénierie sociale : quand amateurs et chercheurs co-produisent les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Storup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Pages 68 - 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net neutrality as an Internet governance issue: the globalization of an American-born debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventivité sociale et la logique du partage au coeur des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, p. 193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de l'édition scientifique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le Web : l'illusion du social, la fin de l'idéal égalitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux œuvres du passé : entre l'industrie de masse et l'artisanat relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idée au marché : inventions et innovations dans l'informatique : Hommage à Steve Jobs, Dennis Ritchie et John McCarthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.Pages 179 - 184. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.062.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les « communs de la connaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Peugeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (3), pp.48-59. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.483.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'information : les nouveaux modèles économiques (Dossier coordonné par Hervé Le Crosnier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence numérique - La documentarisation des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques : le défi numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de la Bibliothèque Nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Pandore de la biologie synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde diplomatique - Les puces savantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une bonne nouvelle pour la théorie des Biens Communs (Sur le prix Nobel d'économie accordé à Elinor Ostrom)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECAM Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons d'émancipation : l'exemple du mouvement des logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATTAC association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de l'immatériel : abondance, exclusion et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google et la bibliothèque mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Jeanneney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des bibliothécaires à l'heure de la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argus (Quebec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition de texte à la publication de données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TYP Observatoire Typo\_Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.121-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et démocratie : quelques questions dans le domaine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repensar los derechos de autor. Defensa de la lectura socializada frente a los nuevos peajes de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipielago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage, censure, limitation à la circulation de la connaissance et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.58-60 et 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture numérique au-delà des usages informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GRCDI-ESPE de Caen et Rouen, « La culture numérique : au-delà des discours, un objet d’enseignement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01480880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Document-Based Model Web Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science (RCIS), 2013 IEEE Seventh International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1 - 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inheritance model for documents in web applications with sydonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brixtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 ACM symposium on Document engineering (DocEng '12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, paris, France. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2361354.2361390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Digital Commons: From Common-Pool Resources to Community Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Institutions for Sustainable Scientific, Cultural and genetic Resources Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Louvain-la-Neuve, Belgium. http://biogov.uclouvain.be/iasc/index.php?page=fullpapers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du document : référence au cadre des biens communs de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux politiques du document numérique : actes de la troisième conférence Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.Pages 139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'une démocratie scientifique, conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international (INHA) - Le numérique éditorial et sa gouvernance : entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webdesign, normalisation et stratégie des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque international sur le document électronique (CIDE 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Composite Document Management Framework For The Internet: An FRBR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.4 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lectures à l'ère de l'ubiquité, de la communication et du partage de la connaissance , Conférence introductive du colloque: Les métamorphoses numériques du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses numériques du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co-présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d' échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquité, communication, co- présence, recommandation : entre promesses et menaces les réseaux changent notre manière de produire de la connaissance, d'échanger ou partager savoirs et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES 2009 "Journées Réseaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et Applications : CMS nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International sur le Document Electronique (CiDE.12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement de paradigme pour les publications scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, VILLERS LES NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Colloque national "Numériser et valoriser en région le patrimoine écrit et graphique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le libre-accès à la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Entre public et privé, les biens communs de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique actuelles et contrats Creative commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In : Forum Foruma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'auteur autour de ses modes d'écriture et de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronika Lux-Pogodalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, lien social et création à l'ère des NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education populaire et transformation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'(in) utilité de WWW : communication et information vont en bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 1995, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturenum : jeunesse, culture & éducation dans la vague numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F Editions, 2013, 978-2-915825-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net.lang : Réussir le cyberespace multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C&amp;F éditions, 520 p., 2012, 978-2-915825-08-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l'internet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.168, 2011, Les essentiels d'Hermès, 978-2-271-07265-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet : la révolution des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 120 p., 2010, collection "Problèmes politiques et sociaux"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture informatique et économie du document numérique : deux questions étroitement liées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.29-41, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acter la fin d’un monde pour activer l’alternative. ONG et acteurs de l’altermondialisme à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernisation écologique à l'épreuve: regards croisés sur Rio+20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, p. 281-304, 2015, 978-2-271-08649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface du livre &amp;quot;Histoires et cultures du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality: an Issue of Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Musiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Bishop, A.M.G. Solo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Politics and Policy in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 17 p., 2013, 9781466660380. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6038-0.ch003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prédicateurs de la génétique extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Panoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Risque biologique, une approche transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.PP140-155, 2013, 978-2-296-99846-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des traces par la publicité comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques, de la production à l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2013, 978-2-271-07239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du libre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, 2013, 9782953918793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale. Une géopolitique de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété intellectuelle. Géopolitique et Mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.9-35, 2013, Les Essentiels d'Hermès, 978-2-271-07622-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle but effectives : modern forms of enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wealth of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Creative Commons Attribution-ShareAlike 3.0 License, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer des idées aux projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Editions, pp.P62-65, 2010, 978-2-915825-07-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie numérique par le petit bout de l'entonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entonnoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F éditions, préface, 2009, 9782915825053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Amar, V. Mesguich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la librairie, p.107-116, 2009, 978-2-7654-0976-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In : Pouvoir Savoir, Le développement face aux biens communs de l'information et à la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le libre-accès à la connaissance, à la culture, aux émotions et à l'élaboration collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.219-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auctorialité : production, réception et publication de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bootz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grésillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès Éditions, pp.183-200, 2005, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00120699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In: Enjeux de mots, Regards multiculturels sur les sociétés de l'information Palabras en juego, Enfoques multiculturales sobre las sociedades de la información Word Matters, Multicultural perspectives on information societies Desafios de palavras, Enfoques multiculturais sobre as sociedades da informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Peugeot (Vecam) et Alain Ambrosi (CMIC) avec la collaboration de Daniel Pimienta (Funredes). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotecas digitais - Digital Libraries - Bibliotecas digitales - Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C\&amp;F Editions, pp.369-392, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles éditoriaux confrontés aux documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier sur Internet, séminaire INRIA, 27 septembre-1 octobre 2004, Aix Les Bains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'ADBS, pp.11-63, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des intermédiaires dans la diffusion de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'accès à des ressources documentaires : vers des anté-serveurs intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.theo. Université de droit, d'économie et des sciences - Aix-Marseille III, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, bibliothèques et documents numériques : architecture informatique et construction sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Caen, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neubauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Storup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.062.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.483.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jeanneney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vannini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02269953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecarpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijismd.2014100105" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Neubauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Storup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00976562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.951" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.062.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peugeot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.483.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Jeanneney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577713" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361390" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vannini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02269953v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6038-0.ch003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066722v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>