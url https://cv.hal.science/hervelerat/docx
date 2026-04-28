--- v0 (2026-04-06)
+++ v1 (2026-04-28)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Novel AKT Inhibitor Vevorisertib as Single Agent and in Combination with Sorafenib on Hepatocellular Carcinoma in a Cirrhotic Rat Model</w:t>
+                <w:t xml:space="preserve">A multicentre study on spontaneous in-cage activity and micro-environmental conditions of IVC housed C57BL/6J mice during consecutive cycles of bi-weekly cage-change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keerthi Kurma</w:t>
+                <w:t xml:space="preserve">B. Ulfhake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
+                <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roth</w:t>
+                <w:t xml:space="preserve">J. Honetschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sturm</w:t>
+                <w:t xml:space="preserve">K. Pernold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
+                <w:t xml:space="preserve">M. Rynekrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (24), pp.16206. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0267281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232416206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651076v1</w:t>
+                <w:t xml:space="preserve">hal-04649694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicentre study on spontaneous in-cage activity and micro-environmental conditions of IVC housed C57BL/6J mice during consecutive cycles of bi-weekly cage-change</w:t>
+                <w:t xml:space="preserve">Effect of Novel AKT Inhibitor Vevorisertib as Single Agent and in Combination with Sorafenib on Hepatocellular Carcinoma in a Cirrhotic Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ulfhake</w:t>
+                <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lerat</w:t>
+                <w:t xml:space="preserve">Ayca Zeybek Kuyucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Honetschlager</w:t>
+                <w:t xml:space="preserve">Gaël Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pernold</w:t>
+                <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rynekrová</w:t>
+                <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0267281. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.16206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232416206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649694v1</w:t>
+                <w:t xml:space="preserve">hal-04651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Intermittent Hypoxia Increases Cell Proliferation in Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Carreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mercey-Ressejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,90 +655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Akt in Hepatocellular Carcinoma and Its Tumor Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Mroweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (4), pp.1794. </w:t>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEN-Induced Rat Model Reproduces Key Features of Human Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Kurma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Gharzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of Gadd45beta expression by hepatitis C virus leads to defective cell cycle arrest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pawlotsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C virus proteins induce lipogenesis and defective triglyceride secretion in transgenic mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène L. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Piodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hézode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ulfhake" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honetschlager" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rynekrov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Herzog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bandiera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fauvelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;hling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Defer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Florimond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Higgs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.04.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Higgs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-4554" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Binam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00441475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L. Kammoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.019810" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Buendia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00304349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Piodi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;zode" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.22288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ulfhake" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honetschlager" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pernold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rynekrov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Kurma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Zeybek Kuyucu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercey-Ressejac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232416206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Carreres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03655112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Macek J&#237;lkov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice N. Marche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9040378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03348116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mroweh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041794" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04649803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Gharzeddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194981" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Herzog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Bandiera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pernot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fauvelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;hling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-317423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chouteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Defer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Florimond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Higgs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.04.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Higgs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pawlotsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-09-4554" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Binam&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.23169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00441475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L. Kammoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie M&#233;rour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.019810" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Buendia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2009.0792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00304349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Piodi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;zode" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.22288" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>