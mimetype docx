--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Heta Rundgren </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bell hooks : existe-t-il une éducation à la liberté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The User's Guide to the Postnormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-creation performance, followed by a discussion of pedagogies with the audience. “Matte: a pedagogy of reversal.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jasseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombre Tarragnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bujor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme dans la théorie littéraire féministe ou les limites de ma formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un partage postnormâle de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANS- </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie féministe et attitude politique. Entretien de Tuija Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du genre, bulletin annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est normâle ! La mise en mots du sexisme dans la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du genre, bulletin annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Salander, queerfeminismi ja taisteleva naissubjekti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaasan yliopisto, Tutkimuksia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Uhri, demoni vai harhainen hullu? Väkivaltainen nainen populaarikulttuurissa, 303, pp.121-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bujor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bujor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est normâle. La mise en mots du sexisme dans la fiction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes de la Maison des sciences de l’Homme Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Feminist Readings 3: Feminist Writings", Université de Helsinki (Finlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Feminisms and their Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Feminist Readings 2", Université de Leeds (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours social et l’ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Philosophy and Politics of Gender Workshop", Université de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entr’elles ou comment tester le roman réaliste post-normâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international des recherches féministes dans la francophonie, Université du Québec à Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naishalu ja miesseksuaalisuuden kritiikki postnormaalissa realismissa » (« Desir-femme et critique de l’hommo-sexualité dans le réalisme postnormâle »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société finlandaise des chercheurs et chercheuses en littérature («Kirjallisuudentutkijain Seuran vuosiseminaari »), University of Tampere (Finlande),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo(uring) Rats : The Laboratoire du Contemporain intervenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Robert-Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Yañez Quiroga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Following Nonhuman Kinds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Box - École nationale supérieure d’art de Bourges, 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire à plusieurs voix, traduire à vingt doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Sevón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Cixéminaire", Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rue/université, une construction réaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Itinéraires croisés : Genre, Féminismes et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, dans le cadre des Quarante Vies du Centre d’Etudes Féminines et Etudes de Genre, 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-elles ou la con-science féministe queere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Feminist Thought and Biopolitics". Workshop with Penelope Deutscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Doctoral Programme: Gender Culture and Society, 2014, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Gender Trouble : The Unsung Resonances between Cixous & Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLA Convention, Chicago (États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des héroïnes violentes et du ’normâle’ chez Stieg Larsson et Virginie Despentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Un soupçon de crime : Représentations de la violence dans les arts et la littérature", BRAY, Suzanne. PRÉHER, Gérald (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, pp.249-270, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Heta Rundgren </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bell hooks : existe-t-il une éducation à la liberté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The User's Guide to the Postnormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research-creation performance, followed by a discussion of pedagogies with the audience. “Matte: a pedagogy of reversal.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jasseron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Hedjerassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombre Tarragnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bujor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme dans la théorie littéraire féministe ou les limites de ma formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie féministe et attitude politique. Entretien de Tuija Pulkkinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du genre, bulletin annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un partage postnormâle de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANS- </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est normâle ! La mise en mots du sexisme dans la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Année du genre, bulletin annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Salander, queerfeminismi ja taisteleva naissubjekti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaasan yliopisto, Tutkimuksia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Uhri, demoni vai harhainen hullu? Väkivaltainen nainen populaarikulttuurissa, 303, pp.121-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bujor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bujor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est normâle. La mise en mots du sexisme dans la fiction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes de la Maison des sciences de l’Homme Paris Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale (keynote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Feminist Readings 3: Feminist Writings", Université de Helsinki (Finlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Feminisms and their Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Feminist Readings 2", Université de Leeds (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours social et l’ironie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Philosophy and Politics of Gender Workshop", Université de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entr’elles ou comment tester le roman réaliste post-normâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès international des recherches féministes dans la francophonie, Université du Québec à Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naishalu ja miesseksuaalisuuden kritiikki postnormaalissa realismissa » (« Desir-femme et critique de l’hommo-sexualité dans le réalisme postnormâle »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société finlandaise des chercheurs et chercheuses en littérature («Kirjallisuudentutkijain Seuran vuosiseminaari »), University of Tampere (Finlande),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labo(uring) Rats : The Laboratoire du Contemporain intervenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Favretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Robert-Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Yañez Quiroga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Following Nonhuman Kinds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Box - École nationale supérieure d’art de Bourges, 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire à plusieurs voix, traduire à vingt doigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Sevón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Cixéminaire", Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rue/université, une construction réaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Itinéraires croisés : Genre, Féminismes et Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, dans le cadre des Quarante Vies du Centre d’Etudes Féminines et Etudes de Genre, 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-elles ou la con-science féministe queere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Feminist Thought and Biopolitics". Workshop with Penelope Deutscher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Doctoral Programme: Gender Culture and Society, 2014, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre and Gender Trouble : The Unsung Resonances between Cixous & Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLA Convention, Chicago (États-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des héroïnes violentes et du ’normâle’ chez Stieg Larsson et Virginie Despentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heta Rundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Un soupçon de crime : Représentations de la violence dans les arts et la littérature", BRAY, Suzanne. PRÉHER, Gérald (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, L’Harmattan, pp.249-270, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasseron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombre Tarragnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03197139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03196918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03124971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03187766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03187773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Favretto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Robert-Foley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ya&#241;ez Quiroga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Sev&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;nac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasseron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Hedjerassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombre Tarragnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2761" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03197139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03196918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03124971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03187766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03187773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03172287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Favretto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Robert-Foley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ya&#241;ez Quiroga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Sev&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03142502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>