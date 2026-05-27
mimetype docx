--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Heux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems-level analysis provides insights on methanol-based production of l-glutamate and its decarboxylation product γ-aminobutyric acid by Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Nærdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Busche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.389-404. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2025.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overflow metabolism in bacterial, yeast, and mammalian cells: different names, same game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44320-025-00145-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Stationary 13C-Based Metabolic Flux Analysis of Pichia pastoris Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2697, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4779-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining systems and synthetic biology for in vivo enzymology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castaño-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kulyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Treitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (21), pp.5169 - 5185. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44318-024-00251-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Grégam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (8), pp.btae488. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.12.561695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative in vivo analysis of the ethanolamine utilization bacterial microcompartment in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramteen Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), pp.e0075024. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00750-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput 13C-metabolic flux analysis of 3-hydroxypropionic acid producing Pichia pastoris reveals limited availability of acetyl-CoA and ATP due to tight control of the glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-023-02123-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Metabolic Engineering and Multiplexed Screening Methods for 3-Hydroxypropionic Acid Production in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.942304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Hetero- to a Methylotrophic Lifestyle: Flash Back on the Engineering Strategies to Create Synthetic Methanol-User Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.907861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tripartite carbohydrate-binding module to functionalize cellulose nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7444-7455. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1bm01156a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Heterologous Biosynthetic Pathways for Methanol-Based 5-Aminovalerate Production by Thermophilic Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Fernandes Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Nærdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balzer Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Glucose Fluxotype of the E. coli y-ome Using High-Resolution Fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Dinclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.271. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11050271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and matching methylotrophic enzymes to design a novel methanol utilization pathway in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.315-325. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2020.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol-Essential Growth of Corynebacterium glutamicum: Adaptive Laboratory Evolution Overcomes Limitation due to Methanethiol Assimilation Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Haupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana F Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), pp.3617. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScalaFlux: a scalable approach to quantify fluxes in metabolic subnetworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A. Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/735308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScalaFlux: A scalable approach to quantify fluxes in metabolic subnetworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1007799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Metabolic Landscape of the Facultative Methylotroph Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gil López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00745-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Enforcement for Fermentative Production of 5-Aminovalerate and Glutarate by Corynebacterium glutamicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Haupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker F Wendisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.1065. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10091065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Metabolic Controls on Dihydroxyacetone Metabolism Lead to Suboptimal Growth of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (15), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00768-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of isoprenoid precursors biosynthesis by quantitative metabolomics and isotopologue profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castaño-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kulyk-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (9), 10 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Escherichia coli for Krebs cycle-dependent production of malic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Trichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Irague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Dressaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-018-0959-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in high-throughput 13C-fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Letisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.104-109. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative metabolomics of the thermophilic methylotroph Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0483-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a gene locus from an uncultured gut Bacteroides conferring xylo-oligosaccharides utilization to Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (4), pp.579 - 592. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.13480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meynial Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (8), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon-13-labeled cadaverine by engineered Corynebacterium glutamicum using carbon-13-labeled methanol as co-substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeifenschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (23), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-6906-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Escherichia coli for methanol conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Litsanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potthoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FindPath: a Matlab solution for in silico design of synthetic metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (20), pp.2986-2988. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel platform for automated high-throughput fluxome profiling of metabolic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.8 - 19. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput metabolomics method to predict high concentration cytotoxicity of drugs from low concentration profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-011-0386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Workflow for Monitoring and Mining Bioprocess Data and Its Application to Inferring the Physiological Response of Escherichia coli to Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (19), pp.7040-7049. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05838-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Quantitative Metabolomics: Workflow for Cultivation, Quenching, and Analysis of Yeast in a Multiwell Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Christina Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zamboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (9), pp.3623-3629. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900002u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose utilization of strains lacking PGI1 and expressing a transhydrogenase suggests differences in the pentose phosphate capacity among Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1567-1364.2007.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofactor engineering in Saccharomyces cerevisiae: Expression of a H2O-forming NADH oxidase and impact on redox metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a Saccharomyces cerevisiae Wine Yeast That Exhibits Reduced Ethanol Production during Fermentation under Controlled Microoxygenation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (9), pp.5822-5828. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00750-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adenosine-related genes variants in susceptibility to essential hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micky Ovcaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (8), pp.1519-1522. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.hjh.0000133723.16947.6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Methylentetrahydrofolate Reductase Gene Variant (C677T) as a Risk Factor for Essential Hypertension in Caucasians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod A. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micky Ovcaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertension Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (9), pp.663-667. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1291/hypres.27.663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The native bacterial microcompartment of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ismal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress on biotechnology (ECB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. pp.196, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2024.08.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microcompartments: the new biotechnological tool for maximizing catabolic pathway efficiency in microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Deery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microcompartments: Mini marvels for maximizing catabolic pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Deery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG Bar-Even Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMOON: a microbial biostimulant to grow plants on the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Danelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynSysBio approaches to convert the modern-day heterotroph E. coli into a methylotrophic organism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Novo Nordisk Foundation Center for Biosustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lingby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Synthetic and Systems Biology (Biosynsys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIPSO: the rise of smart liposomes in cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelon Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to distinguish protein acetylation coming from acetyl-phosphate or acetyl-CoA in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Treitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tholey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Létisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to distinguish protein acetylation coming from acetylphosphate or acetyl-CoA in Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Treitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tholey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Létisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric transcriptional regulators to improve non-native substrate assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a synthetic methylotrophic pathway in a bacterial microcompartment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiooccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is necessary to convert the modern-day heterotroph E. coli into a methylotrophic organism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du département MICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the boundaries of synthetic biology to tackle climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Applied Synthetic Biology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAISY : find out everything you could be allergic to!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When strain and reactor design starts from sustainability analysis of full biotechnology industrial process: towards bioeconomy (r)evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational optimization of a novel synthetic pathway for methanol utilization in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iGEMINI: a coculture for food supplements production in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roméo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering synthetic methylotrophy to gain insight into C1 metabolism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Frontier Scientists Korea-French Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Synthetic Pathway for Methanol Utilization In E. Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Congress on Biotechnology (ACB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering synthetic methylotrophy to gain insight into C1 metabolism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop: “Synthetic biology masters complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding natural methylotroph B. methanolicus for a one carbon-based production platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C metabolic flux analysis of the restricted methylotroph Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Bielefeld-CeBiTec Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bielefeld, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel synthetic pathway for methanol utilization in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Synthetic Biology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic & Natural C1 Metabolism: From in silico Design to in vivo Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative 13C flux analysis of two Saccharomyces cerevisiae strains : new prospects for decreasing the ethanol yield in wine yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Camarasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Systems Biology of Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERBERUS: creating endless possibilities with cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roméo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROC'N CHOLERA: a synthetic microbial consortium against cholera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic C1 metabolism: From in silico design to in vivo validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller J.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Lessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Bielefeld-CeBiTec Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering methylotrophy into Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller J.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APICOLI: an alternative solution against Varroa destructor, a parasitic mite of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaymeuang Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput intracellular metabolomics and what concentration data tell us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamboni Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Büscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Maria Fendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics and More</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic platform for high-throughput fluxome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Drug Interactions with Yeast Metabolism by Metabolomics and Fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwald Jennifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Drug Interactions with Yeast Metabolism by Metabolomics and Fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-UB Conference in Biomedicine and Systems Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high throughput miniaturized robotic platforms for metabolism investigations of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a methanol bioeconomy, understanding B. methanolicus metabolism for a C1-based production platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gil López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fedration of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and engineering a native bacterial microcompartment system in Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurpoean Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mevalonate pathway by Quantitative metabolomics and Isotopologue profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kulyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castaño-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Touluse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering B. methanolicus metabolism for a one carbon-based production platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gil López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding DHA metabolism to improve methanol assimilation in E. coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic Utilization of Methanol for Microbial Growth and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One-Carbon Feedstocks for Sustainable Bioproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, Springer International Publishing, pp.169-212, 2022, Advances in Biochemical Engineering/Biotechnology, 978-3-031-06854-6. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2021_177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic methylotrophy: past, present, and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A. Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker F. Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methane Biocatalysis: Paving the Way to Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, 978-3-319-74865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Methylotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2018/066762. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Methanol Dehydrogenase Enzymes from Bacillus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Heggeset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2013110797. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Saccharomyces yeast strains having reduced ethanol production by fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2006134277. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate as a metabolic booster for glucose-based bioproduction in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand and optimize natural and synthetic metabolic networks of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Toulouse III Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02961067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand and optimize natural and synthetic metabolic networks of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Paul Sabatier (Toulouse), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04758655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Heux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overflow metabolism in bacterial, yeast, and mammalian cells: different names, same game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44320-025-00145-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems-level analysis provides insights on methanol-based production of l-glutamate and its decarboxylation product γ-aminobutyric acid by Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Nærdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Virant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Busche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.389-404. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2025.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Stationary 13C-Based Metabolic Flux Analysis of Pichia pastoris Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2697, pp.153-170. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-4779-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining systems and synthetic biology for in vivo enzymology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castaño-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kulyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Treitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (21), pp.5169 - 5185. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44318-024-00251-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhysioFit: a software to quantify cell growth parameters and extracellular fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Grégam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (8), pp.btae488. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.10.12.561695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative in vivo analysis of the ethanolamine utilization bacterial microcompartment in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramteen Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (8), pp.e0075024. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00750-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput 13C-metabolic flux analysis of 3-hydroxypropionic acid producing Pichia pastoris reveals limited availability of acetyl-CoA and ATP due to tight control of the glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-023-02123-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Metabolic Engineering and Multiplexed Screening Methods for 3-Hydroxypropionic Acid Production in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Albiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.942304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Hetero- to a Methylotrophic Lifestyle: Flash Back on the Engineering Strategies to Create Synthetic Methanol-User Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.907861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Heterologous Biosynthetic Pathways for Methanol-Based 5-Aminovalerate Production by Thermophilic Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Fernandes Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Nærdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balzer Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.686319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tripartite carbohydrate-binding module to functionalize cellulose nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Pelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7444-7455. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1bm01156a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Glucose Fluxotype of the E. coli y-ome Using High-Resolution Fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Dinclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.271. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11050271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and matching methylotrophic enzymes to design a novel methanol utilization pathway in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61, pp.315-325. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2020.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanol-Essential Growth of Corynebacterium glutamicum: Adaptive Laboratory Evolution Overcomes Limitation due to Methanethiol Assimilation Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Haupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana F Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), pp.3617. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21103617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScalaFlux: a scalable approach to quantify fluxes in metabolic subnetworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A. Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/735308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScalaFlux: A scalable approach to quantify fluxes in metabolic subnetworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1007799. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charting the Metabolic Landscape of the Facultative Methylotroph Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gil López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00745-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Enforcement for Fermentative Production of 5-Aminovalerate and Glutarate by Corynebacterium glutamicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Haupka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Irla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker F Wendisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.1065. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10091065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Metabolic Controls on Dihydroxyacetone Metabolism Lead to Suboptimal Growth of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (15), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00768-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of isoprenoid precursors biosynthesis by quantitative metabolomics and isotopologue profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castaño-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kulyk-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (9), 10 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-019-1580-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Escherichia coli for Krebs cycle-dependent production of malic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Trichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baylac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Irague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Dressaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), 12 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-018-0959-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in high-throughput 13C-fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Letisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.104-109. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative metabolomics of the thermophilic methylotroph Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0483-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a gene locus from an uncultured gut Bacteroides conferring xylo-oligosaccharides utilization to Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (4), pp.579 - 592. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.13480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meynial Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (8), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of carbon-13-labeled cadaverine by engineered Corynebacterium glutamicum using carbon-13-labeled methanol as co-substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeifenschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (23), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-015-6906-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Escherichia coli for methanol conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Litsanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Potthoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.190-201. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FindPath: a Matlab solution for in silico design of synthetic metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (20), pp.2986-2988. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel platform for automated high-throughput fluxome profiling of metabolic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.8 - 19. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput metabolomics method to predict high concentration cytotoxicity of drugs from low concentration profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.433-443. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-011-0386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Workflow for Monitoring and Mining Bioprocess Data and Its Application to Inferring the Physiological Response of Escherichia coli to Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (19), pp.7040-7049. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05838-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Quantitative Metabolomics: Workflow for Cultivation, Quenching, and Analysis of Yeast in a Multiwell Format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Christina Ewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Zamboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (9), pp.3623-3629. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900002u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose utilization of strains lacking PGI1 and expressing a transhydrogenase suggests differences in the pentose phosphate capacity among Saccharomyces cerevisiae strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Cadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.217-224. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1567-1364.2007.00330.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cofactor engineering in Saccharomyces cerevisiae: Expression of a H2O-forming NADH oxidase and impact on redox metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (4), pp.303-314. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering a Saccharomyces cerevisiae Wine Yeast That Exhibits Reduced Ethanol Production during Fermentation under Controlled Microoxygenation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (9), pp.5822-5828. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00750-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Methylentetrahydrofolate Reductase Gene Variant (C677T) as a Risk Factor for Essential Hypertension in Caucasians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod A. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micky Ovcaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertension Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (9), pp.663-667. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1291/hypres.27.663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of adenosine-related genes variants in susceptibility to essential hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotti Tajouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micky Ovcaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (8), pp.1519-1522. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.hjh.0000133723.16947.6d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The native bacterial microcompartment of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Soldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Shayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ismal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress on biotechnology (ECB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. pp.196, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2024.08.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microcompartments: the new biotechnological tool for maximizing catabolic pathway efficiency in microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Deery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microcompartments: Mini marvels for maximizing catabolic pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Deery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG Bar-Even Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMOON: a microbial biostimulant to grow plants on the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Danelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Synthetic and Systems Biology (Biosynsys)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynSysBio approaches to convert the modern-day heterotroph E. coli into a methylotrophic organism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Novo Nordisk Foundation Center for Biosustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lingby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to distinguish protein acetylation coming from acetyl-phosphate or acetyl-CoA in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Treitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tholey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Létisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfenore S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIPSO: the rise of smart liposomes in cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danelon Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to distinguish protein acetylation coming from acetylphosphate or acetyl-CoA in Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Treitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Tholey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Létisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric transcriptional regulators to improve non-native substrate assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a synthetic methylotrophic pathway in a bacterial microcompartment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiooccitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is necessary to convert the modern-day heterotroph E. coli into a methylotrophic organism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du département MICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the boundaries of synthetic biology to tackle climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Applied Synthetic Biology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAISY : find out everything you could be allergic to!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When strain and reactor design starts from sustainability analysis of full biotechnology industrial process: towards bioeconomy (r)evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Molina-Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational optimization of a novel synthetic pathway for methanol utilization in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iGEMINI: a coculture for food supplements production in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roméo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Henras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering synthetic methylotrophy to gain insight into C1 metabolism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th Frontier Scientists Korea-French Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Synthetic Pathway for Methanol Utilization In E. Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asian Congress on Biotechnology (ACB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering synthetic methylotrophy to gain insight into C1 metabolism and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop: “Synthetic biology masters complexity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding natural methylotroph B. methanolicus for a one carbon-based production platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C metabolic flux analysis of the restricted methylotroph Bacillus methanolicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Bielefeld-CeBiTec Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bielefeld, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel synthetic pathway for methanol utilization in E. coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Synthetic Biology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic & Natural C1 Metabolism: From in silico Design to in vivo Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative 13C flux analysis of two Saccharomyces cerevisiae strains : new prospects for decreasing the ethanol yield in wine yeast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Camarasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Systems Biology of Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERBERUS: creating endless possibilities with cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roméo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROC'N CHOLERA: a synthetic microbial consortium against cholera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic C1 metabolism: From in silico design to in vivo validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller J.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Lessmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Bielefeld-CeBiTec Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APICOLI: an alternative solution against Varroa destructor, a parasitic mite of bees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaymeuang Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iGEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering methylotrophy into Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müller J.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput intracellular metabolomics and what concentration data tell us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamboni Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Büscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Maria Fendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics and More</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robotic platform for high-throughput fluxome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Poinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Drug Interactions with Yeast Metabolism by Metabolomics and Fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwald Jennifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Drug Interactions with Yeast Metabolism by Metabolomics and Fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim M Buhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Sauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF-UB Conference in Biomedicine and Systems Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sant Feliu de Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate is a beneficial nutrient for E. coli at low glycolytic flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high throughput miniaturized robotic platforms for metabolism investigations of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Peyriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynsys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a methanol bioeconomy, understanding B. methanolicus metabolism for a C1-based production platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gil López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fedration of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and engineering a native bacterial microcompartment system in Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurpoean Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mevalonate pathway by Quantitative metabolomics and Isotopologue profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Kulyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Castaño-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Touluse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering B. methanolicus metabolism for a one carbon-based production platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Delepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gil López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Carnicer Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding DHA metabolism to improve methanol assimilation in E. coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Cahoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic Utilization of Methanol for Microbial Growth and Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One-Carbon Feedstocks for Sustainable Bioproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, Springer International Publishing, pp.169-212, 2022, Advances in Biochemical Engineering/Biotechnology, 978-3-031-06854-6. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2021_177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic methylotrophy: past, present, and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia A. Vorholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker F. Wendisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methane Biocatalysis: Paving the Way to Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2018, 978-3-319-74865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Methylotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Portais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2018/066762. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Methanol Dehydrogenase Enzymes from Bacillus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trygve Brautaset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Heggeset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2013110797. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformed Saccharomyces yeast strains having reduced ethanol production by fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2006134277. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetate as a metabolic booster for glucose-based bioproduction in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gosselin-Monplaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Heux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand and optimize natural and synthetic metabolic networks of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Toulouse III Paul Sabatier, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02961067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand and optimize natural and synthetic metabolic networks of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Heux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Paul Sabatier (Toulouse), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04758655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151404v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#230;rdal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Brautaset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.06.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00145-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Ferrer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Albiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4779-0_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;o-Cerezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chamas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Treitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00251-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramteen Shayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ismail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00750-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02123-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.942304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.907861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fernandes Brito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balzer Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686319" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Hennig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Haupka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F Brito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;ckert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Vorholt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/735308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vorholt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gil L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vicente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00745-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker F Wendisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk-Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1580-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Trichez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dressaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-0959-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.10.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0483-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13480" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lessmeier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeifenschneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer Heras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6906-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Litsanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiefer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potthoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu422" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuchs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M Buhmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zamboni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Sauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-011-0386-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philippe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05838-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Christina Ewald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900002u" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Wright" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Tajouri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Ovcaric" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000133723.16947.6d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Lea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Tajouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1291/hypres.27.663" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05459433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soldan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shayan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ismal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2024.08.305" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Deery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Warren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758560v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481204v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tholey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bernard-Lapeyre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758352v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller J.E." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Lessmeier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758392v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757154v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaymeuang Cam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamboni Nicolas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg B&#252;scher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maria Fendt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758382v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwald Jennifer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872621v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Zenati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kosec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2021_177" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154351v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker F. Wendisch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heggeset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02961067v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04758655v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322476v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin-Monplaisir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Heux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00145-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#230;rdal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Brautaset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.06.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443260v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Ferrer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Albiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4779-0_9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casta&#241;o-Cerezo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chamas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Treitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00251-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gr&#233;gam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.12.561695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramteen Shayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ismail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00750-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-023-02123-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.942304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.907861" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fernandes Brito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balzer Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.686319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03372120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Pelus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bordes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouchiba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1bm01156a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Hennig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Haupka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F Brito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;ckert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kiefer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Vorholt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/735308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vorholt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gil L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vicente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00745-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker F Wendisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10091065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02194204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00768-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk-Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1580-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886486v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Trichez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dressaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-018-0959-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.10.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0483-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13480" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lessmeier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeifenschneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer Heras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6906-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Litsanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kiefer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Potthoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.12.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu422" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuchs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim M Buhmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Zamboni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Sauer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-011-0386-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philippe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05838-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Christina Ewald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900002u" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2005.12.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B08SGLV8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00750-06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Lea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Ovcaric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Tajouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1291/hypres.27.663" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Wright" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Tajouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Lea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0000133723.16947.6d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05459433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Soldan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shayan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ismal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2024.08.305" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Deery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Warren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danelon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758560v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tholey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danelon Christophe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jousselin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758541v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bernard-Lapeyre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758554v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758491v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758352v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757181v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ller J.E." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Lessmeier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757154v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaymeuang Cam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758392v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamboni Nicolas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg B&#252;scher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Maria Fendt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758382v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwald Jennifer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04760276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872611v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872621v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Zenati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480551v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Kosec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2021_177" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154351v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker F. Wendisch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758676v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heggeset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02961067v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04758655v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>