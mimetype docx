--- v0 (2026-03-22)
+++ v1 (2026-05-19)
@@ -2954,277 +2954,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périnatale de l'homéostasie intestinale suite à l'exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of perigestational exposure to CPF (CPF) and High-Fat Diet (HFD) on ileum contractility in male rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bouzerara</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, REIMS, France</w:t>
+              <w:t xml:space="preserve">NeuroGastro 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lisbonne (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388378v1</w:t>
+                <w:t xml:space="preserve">hal-04409804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of perigestational exposure to CPF (CPF) and High-Fat Diet (HFD) on ileum contractility in male rats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation périnatale de l'homéostasie intestinale suite à l'exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroGastro 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lisbonne (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409804v1</w:t>
+                <w:t xml:space="preserve">hal-04388378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaisons d’expositions au pesticide, régime obésogène et prébiotique : impact sur la dysbiose intestinale et la translocation bactérienne lors de la gestation chez le rat.</w:t>
               </w:r>
@@ -3306,98 +3306,201 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive (JFHOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of a combined exposition to a pesticide, Chlorpyrifos (CPF), and a High-Fat Diet on the contractile properties of the gastrointestinal smooth muscle and striated diaphragm muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agricultural sciences. Université de Picardie Jules Verne; Université Libanaise, 2019. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019AMIE0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03637161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to a high fat diet in male rats offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3456,160 +3559,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (4, SI), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544610v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-03637161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4171,51 +4171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hallal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00121-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04410994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jpdm.2021.4.101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90981-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Joumaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khachfe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachour Zouhair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Aur&#233;lie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzerara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Anais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04396401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Ana&#239;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeint Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03637161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AMIE0040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat Et Sabbouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03063-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hallal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13530-021-00121-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03641409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04410994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Joumaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jpdm.2021.4.101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90981-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam H. Joumaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khachfe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachour Zouhair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourdenche Marion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabbouri Hiba El Khayat El" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Aur&#233;lie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzerara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djekkoun Narimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chognika Boris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Anais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04396401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Ana&#239;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Depeint Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03637161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AMIE0040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>