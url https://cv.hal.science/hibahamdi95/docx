--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -66,859 +66,859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myricetin mitigates trifloxystrobin neurotoxicity by modulating the integrated stress response pathway and antioxidant defense in sH-SY5Y cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Chaabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ayed-Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Rjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01480545.2026.2620407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navitoclax acts synergistically with irradiation to induce apoptosis in preclinical models of H3K27M-altered diffuse midline glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Vardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Haston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Cooksley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guiho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.45094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32676-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoclimatic modeling: tools, limits and outlooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Urban Weather Generator on the City of Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14010185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Air Temperature Modeling: Combining Physical Simulation and Data-Driven Fine-Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.151-157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-151-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Urban Weather Generator for air temperature and urban heat islands simulation over Toulouse (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Joint Urban Remote Sensing Event (JURSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Heraklion, Greece. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JURSE57346.2023.10144216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305651v1</w:t>
-              </w:r>
-[...549 lines deleted...]
-                <w:t xml:space="preserve">hal-04408914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -936,51 +936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des températures d’air en milieu urbain à l’aide de modèles physiques et de réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Rennes 2; Université de Rennes (2023-..), 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025REN20003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1176,51 +1176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-151-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144216" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chaabani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayed-Boussema" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rjiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arnoult" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480545.2026.2620407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Vardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Haston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Cooksley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32676-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05063785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025REN20003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chaabani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ayed-Boussema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hamdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Rjiba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arnoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480545.2026.2620407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Vardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Haston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Cooksley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32676-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-151-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144216" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05063785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025REN20003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>