--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HICHAM CHIBANE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic Design for Lean 5.0 Manufacturing Systems: Application of Additive Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-024-02170-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Generalized Table of Parameters and Contextual Database in an Inventive Design Method to Extract Problems to be Solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2402246A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Build a Generalized Table of Parameters in Engineering Design of Technical Systems: Lattice Structure as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304480A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for evaluating solution concepts in TRIZ-based inventive designs using a functional, behavioral, and structural modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304521Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the tool life while machining SLM Inconel 718 with reference to C&W Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool life and surface integrity characteristics in milling of SLM and C&W inconel 718 in dry and MQL condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (647–659), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-09327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence methods for improving the inventive design process, application in lattice structure case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ghannad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060422000051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem formulation in inventive design using Doc2vec and Cosine Similarity as Artificial Intelligence methods and Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (104661), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.104661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean System Design Framework based on Lean functionalities and criteria integration in production machines design phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.575-586. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103575S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven temporal charging patterns of electric vehicles in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202100421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPG as a new method to improve the agility of the initial analysis of the inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.549-562. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103549H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for resolving problems resulting from Lean integration from the early design phases of production 3D printing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2102279S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the fatigue resistance of Inconel 718 fabricated by selective laser melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharan Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.7860-7865. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2021.02.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation beyond optimization: Application to cutting tool design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Characterizing Method of a 3D Parametric Lattice Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2104894E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of printing parameters for improvement of mechanical and thermal performances of 3D printed poly(ether ether ketone) parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (37), pp.49087. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of machining condition on surface integrity of additive and conventional Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining influence on the fatigue resistance of Inconel 718 fabricated by Selective Laser Melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharane Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions of aeronautical composite material under temperature, forces and vibration parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (24), pp.3453-3463. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316687626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.03003. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions for carbon/epoxy composite material using damage and vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5-8), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-4903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d’usinage sans délaminage d’un matériau composite par analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhake Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.405-423. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.23.405-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining carbon fibre reinforced plastics: lead angle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2/3), pp.311. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijmmm.2013.053230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cutting parameters during turning 100C6 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.13004. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100613004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of the cutting conditions in dry turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181, pp.012025. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach for Resolving Contradictions in the Design of Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAI2025 TRIZ + Artificial Intelligence conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Lean : Contribution à la Performance Industrielle dans le Contexte de l'Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Added Value in the Context of Industry 5.0 for Designing Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 22nd International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boëgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Peixoto Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval Pipelines for Inventive Design: Application in Efficient Lattice Structures Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Design for Decision-Making: Cutting Costs and Reducing Carbon Footprint in Buildings Refurbishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bogenstütter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.309-320, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Behavior of Polymer/Long Fiber Composite Parts: Maximizing Efficiency in 3D Printing Through Multicriteria Optimization and Innovative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ouassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Vanaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.83-96, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach to Design an Innovative Production System by Integrating Lean Tools and Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Theory of Inventive Problem Solving (TRIZ) to Enhance Understanding of Li-Ion Battery Thermal Runaway in Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourtada Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjani Mesbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC), Milan, Italy, octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Experimentation And Multiphysics Modelling To Identify Priority Contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design, Bordeaux, France, 24-28 July 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1017-1026, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Principles Extraction in Inventive Design Using Artificial Intelligence Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.178-186, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17288-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Concept Modeling and Evaluation Based on Function-Structure and Behavior Approach in the Context of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.456-464, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art for Evaluation of Inventive Design Solution Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Approach to Point Out Priority Problems Out of Experts’ Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.401-413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatRIS: Patent Ranking Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA Based Method to Prioritize the Initial Problem Choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Rank Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA based method to prioritize the initial problem choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method for solution concept in design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journées STP du GDR MACSAt: France, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rapperswil (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.311-323, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluation of solution concepts in inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International TRIZ Future Conference, TFC 2020, Cluj-Napoca, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SOLUTION CONCEPTS IN INVENTIVE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to TRIZ in Combining Lean and Inventive Design Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Inventive Design Methodology’s Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences and Complementarities Between C-K and TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.135-143, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction and Ranking of Systems of Contradictions Out of a Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre/pvc foam sandwich composite modelization for MAVs & long range drones structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Micro Air Vehicle competition and conference (IMAV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOIX DE CONDITIONS DE COUPE EN USINAGE DES COMPOSITES PAR ANALYSE VIBRATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les vibrations et les défauts générés lors de l'usinage d'un matériau composite carbone/époxy T800S/M21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une optimisation multi-objectif en tournage d'un acier 100C6 : compromis entre qualité de surface et productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Contradictions, Different Ways to Formulate Innovation Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.83-91, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAPFAM: A Domain-Aware Patent Retrieval Dataset Aggregated at the Family Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process: Proposal of an FMEA-AHP-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HICHAM CHIBANE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic Design for Lean 5.0 Manufacturing Systems: Application of Additive Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-024-02170-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Generalized Table of Parameters and Contextual Database in an Inventive Design Method to Extract Problems to be Solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2402246A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Build a Generalized Table of Parameters in Engineering Design of Technical Systems: Lattice Structure as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304480A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for evaluating solution concepts in TRIZ-based inventive designs using a functional, behavioral, and structural modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304521Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool life and surface integrity characteristics in milling of SLM and C&W inconel 718 in dry and MQL condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (647–659), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-09327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the tool life while machining SLM Inconel 718 with reference to C&W Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence methods for improving the inventive design process, application in lattice structure case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ghannad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060422000051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem formulation in inventive design using Doc2vec and Cosine Similarity as Artificial Intelligence methods and Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (104661), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.104661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven temporal charging patterns of electric vehicles in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202100421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean System Design Framework based on Lean functionalities and criteria integration in production machines design phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.575-586. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103575S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPG as a new method to improve the agility of the initial analysis of the inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.549-562. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103549H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for resolving problems resulting from Lean integration from the early design phases of production 3D printing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2102279S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the fatigue resistance of Inconel 718 fabricated by selective laser melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharan Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.7860-7865. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2021.02.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation beyond optimization: Application to cutting tool design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Characterizing Method of a 3D Parametric Lattice Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2104894E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of printing parameters for improvement of mechanical and thermal performances of 3D printed poly(ether ether ketone) parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (37), pp.49087. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of machining condition on surface integrity of additive and conventional Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining influence on the fatigue resistance of Inconel 718 fabricated by Selective Laser Melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharane Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions of aeronautical composite material under temperature, forces and vibration parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (24), pp.3453-3463. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316687626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.03003. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions for carbon/epoxy composite material using damage and vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5-8), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-4903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d’usinage sans délaminage d’un matériau composite par analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhake Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.405-423. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.23.405-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining carbon fibre reinforced plastics: lead angle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2/3), pp.311. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijmmm.2013.053230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cutting parameters during turning 100C6 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.13004. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100613004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of the cutting conditions in dry turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181, pp.012025. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Added Value in the Context of Industry 5.0 for Designing Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 22nd International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boëgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Peixoto Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach for Resolving Contradictions in the Design of Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAI2025 TRIZ + Artificial Intelligence conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Lean : Contribution à la Performance Industrielle dans le Contexte de l'Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Behavior of Polymer/Long Fiber Composite Parts: Maximizing Efficiency in 3D Printing Through Multicriteria Optimization and Innovative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ouassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Vanaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.83-96, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Design for Decision-Making: Cutting Costs and Reducing Carbon Footprint in Buildings Refurbishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bogenstütter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.309-320, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval Pipelines for Inventive Design: Application in Efficient Lattice Structures Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach to Design an Innovative Production System by Integrating Lean Tools and Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Experimentation And Multiphysics Modelling To Identify Priority Contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design, Bordeaux, France, 24-28 July 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1017-1026, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Theory of Inventive Problem Solving (TRIZ) to Enhance Understanding of Li-Ion Battery Thermal Runaway in Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourtada Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjani Mesbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC), Milan, Italy, octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Principles Extraction in Inventive Design Using Artificial Intelligence Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.178-186, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17288-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Concept Modeling and Evaluation Based on Function-Structure and Behavior Approach in the Context of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.456-464, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art for Evaluation of Inventive Design Solution Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Approach to Point Out Priority Problems Out of Experts’ Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.401-413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatRIS: Patent Ranking Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA Based Method to Prioritize the Initial Problem Choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Rank Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA based method to prioritize the initial problem choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluation of solution concepts in inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International TRIZ Future Conference, TFC 2020, Cluj-Napoca, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SOLUTION CONCEPTS IN INVENTIVE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.311-323, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rapperswil (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method for solution concept in design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journées STP du GDR MACSAt: France, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to TRIZ in Combining Lean and Inventive Design Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences and Complementarities Between C-K and TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.135-143, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Inventive Design Methodology’s Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction and Ranking of Systems of Contradictions Out of a Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre/pvc foam sandwich composite modelization for MAVs & long range drones structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Micro Air Vehicle competition and conference (IMAV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une optimisation multi-objectif en tournage d'un acier 100C6 : compromis entre qualité de surface et productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOIX DE CONDITIONS DE COUPE EN USINAGE DES COMPOSITES PAR ANALYSE VIBRATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les vibrations et les défauts générés lors de l'usinage d'un matériau composite carbone/époxy T800S/M21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Contradictions, Different Ways to Formulate Innovation Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.83-91, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAPFAM: A Domain-Aware Patent Retrieval Dataset Aggregated at the Family Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process: Proposal of an FMEA-AHP-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Gdoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Houssin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masih Hanifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellatif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02170-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2402246A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304480A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Irshad Yehya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304521Y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periane Sasidharan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaudreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Anthony Xavior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.08.054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09327-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060422000051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.104661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Slim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103575S" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoan Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202100421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103549H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2102279S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharan Periane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Edouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2104894E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar El Magri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Mabrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Periane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharane Periane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Ayaou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Koch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bogenst&#252;tter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouassil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Vanaei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourtada Seck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.102" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_36" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hafer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trillat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Gdoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Houssin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masih Hanifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellatif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02170-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2402246A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304480A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Irshad Yehya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304521Y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periane Sasidharan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaudreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Anthony Xavior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09327-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.08.054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060422000051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.104661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoan Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202100421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Slim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103575S" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103549H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2102279S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharan Periane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Edouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2104894E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar El Magri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Mabrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Periane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharane Periane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouassil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Vanaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bogenst&#252;tter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Ayaou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Koch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourtada Seck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_36" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hafer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trillat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>