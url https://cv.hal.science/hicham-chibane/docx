--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HICHAM CHIBANE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic Design for Lean 5.0 Manufacturing Systems: Application of Additive Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-024-02170-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Generalized Table of Parameters and Contextual Database in an Inventive Design Method to Extract Problems to be Solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2402246A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Build a Generalized Table of Parameters in Engineering Design of Technical Systems: Lattice Structure as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304480A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for evaluating solution concepts in TRIZ-based inventive designs using a functional, behavioral, and structural modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304521Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool life and surface integrity characteristics in milling of SLM and C&W inconel 718 in dry and MQL condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (647–659), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-09327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the tool life while machining SLM Inconel 718 with reference to C&W Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence methods for improving the inventive design process, application in lattice structure case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ghannad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060422000051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem formulation in inventive design using Doc2vec and Cosine Similarity as Artificial Intelligence methods and Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (104661), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.104661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven temporal charging patterns of electric vehicles in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202100421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean System Design Framework based on Lean functionalities and criteria integration in production machines design phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.575-586. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103575S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPG as a new method to improve the agility of the initial analysis of the inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.549-562. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103549H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for resolving problems resulting from Lean integration from the early design phases of production 3D printing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2102279S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the fatigue resistance of Inconel 718 fabricated by selective laser melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharan Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.7860-7865. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2021.02.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation beyond optimization: Application to cutting tool design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Characterizing Method of a 3D Parametric Lattice Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2104894E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of printing parameters for improvement of mechanical and thermal performances of 3D printed poly(ether ether ketone) parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (37), pp.49087. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of machining condition on surface integrity of additive and conventional Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining influence on the fatigue resistance of Inconel 718 fabricated by Selective Laser Melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharane Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions of aeronautical composite material under temperature, forces and vibration parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (24), pp.3453-3463. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316687626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.03003. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions for carbon/epoxy composite material using damage and vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5-8), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-4903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d’usinage sans délaminage d’un matériau composite par analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhake Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.405-423. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.23.405-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining carbon fibre reinforced plastics: lead angle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2/3), pp.311. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijmmm.2013.053230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cutting parameters during turning 100C6 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.13004. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100613004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of the cutting conditions in dry turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181, pp.012025. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Added Value in the Context of Industry 5.0 for Designing Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 22nd International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boëgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Peixoto Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach for Resolving Contradictions in the Design of Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAI2025 TRIZ + Artificial Intelligence conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Lean : Contribution à la Performance Industrielle dans le Contexte de l'Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Behavior of Polymer/Long Fiber Composite Parts: Maximizing Efficiency in 3D Printing Through Multicriteria Optimization and Innovative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ouassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Vanaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.83-96, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Design for Decision-Making: Cutting Costs and Reducing Carbon Footprint in Buildings Refurbishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bogenstütter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.309-320, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval Pipelines for Inventive Design: Application in Efficient Lattice Structures Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach to Design an Innovative Production System by Integrating Lean Tools and Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Experimentation And Multiphysics Modelling To Identify Priority Contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design, Bordeaux, France, 24-28 July 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1017-1026, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Theory of Inventive Problem Solving (TRIZ) to Enhance Understanding of Li-Ion Battery Thermal Runaway in Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourtada Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjani Mesbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC), Milan, Italy, octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Principles Extraction in Inventive Design Using Artificial Intelligence Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.178-186, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17288-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Concept Modeling and Evaluation Based on Function-Structure and Behavior Approach in the Context of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.456-464, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art for Evaluation of Inventive Design Solution Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Approach to Point Out Priority Problems Out of Experts’ Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.401-413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatRIS: Patent Ranking Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA Based Method to Prioritize the Initial Problem Choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Rank Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA based method to prioritize the initial problem choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluation of solution concepts in inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International TRIZ Future Conference, TFC 2020, Cluj-Napoca, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SOLUTION CONCEPTS IN INVENTIVE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.311-323, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rapperswil (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method for solution concept in design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journées STP du GDR MACSAt: France, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to TRIZ in Combining Lean and Inventive Design Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences and Complementarities Between C-K and TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.135-143, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Inventive Design Methodology’s Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction and Ranking of Systems of Contradictions Out of a Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre/pvc foam sandwich composite modelization for MAVs & long range drones structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Micro Air Vehicle competition and conference (IMAV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une optimisation multi-objectif en tournage d'un acier 100C6 : compromis entre qualité de surface et productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOIX DE CONDITIONS DE COUPE EN USINAGE DES COMPOSITES PAR ANALYSE VIBRATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les vibrations et les défauts générés lors de l'usinage d'un matériau composite carbone/époxy T800S/M21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Contradictions, Different Ways to Formulate Innovation Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.83-91, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAPFAM: A Domain-Aware Patent Retrieval Dataset Aggregated at the Family Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process: Proposal of an FMEA-AHP-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HICHAM CHIBANE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatic Design for Lean 5.0 Manufacturing Systems: Application of Additive Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-024-02170-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the Generalized Table of Parameters and Contextual Database in an Inventive Design Method to Extract Problems to be Solved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.246-256. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2402246A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for evaluating solution concepts in TRIZ-based inventive designs using a functional, behavioral, and structural modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304521Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Build a Generalized Table of Parameters in Engineering Design of Technical Systems: Lattice Structure as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.480-496. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2304480A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool life and surface integrity characteristics in milling of SLM and C&W inconel 718 in dry and MQL condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (647–659), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-022-09327-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the tool life while machining SLM Inconel 718 with reference to C&W Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periane Sasidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Anthony Xavior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.192-202. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2022.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence methods for improving the inventive design process, application in lattice structure case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ghannad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060422000051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem formulation in inventive design using Doc2vec and Cosine Similarity as Artificial Intelligence methods and Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (104661), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2022.104661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Characterizing Method of a 3D Parametric Lattice Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.894-907. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2104894E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation beyond optimization: Application to cutting tool design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven temporal charging patterns of electric vehicles in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202100421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean System Design Framework based on Lean functionalities and criteria integration in production machines design phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.575-586. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103575S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPG as a new method to improve the agility of the initial analysis of the inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.549-562. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2103549H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for resolving problems resulting from Lean integration from the early design phases of production 3D printing machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FME Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/fme2102279S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heat treatment on the fatigue resistance of Inconel 718 fabricated by selective laser melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharan Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.7860-7865. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2021.02.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of printing parameters for improvement of mechanical and thermal performances of 3D printed poly(ether ether ketone) parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebn Touhami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (37), pp.49087. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.49087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of machining condition on surface integrity of additive and conventional Inconel 718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining influence on the fatigue resistance of Inconel 718 fabricated by Selective Laser Melting (SLM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasidharane Periane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vaudreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.415-422. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions of aeronautical composite material under temperature, forces and vibration parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (24), pp.3453-3463. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316687626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.03003. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions for carbon/epoxy composite material using damage and vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5-8), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-4903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d’usinage sans délaminage d’un matériau composite par analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhake Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.405-423. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.23.405-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining carbon fibre reinforced plastics: lead angle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2/3), pp.311. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijmmm.2013.053230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cutting parameters during turning 100C6 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.13004. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100613004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of the cutting conditions in dry turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181, pp.012025. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Added Value in the Context of Industry 5.0 for Designing Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP 22nd International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative and Frugal Design of a Modular and Reconfigurable System of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boëgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Peixoto Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach for Resolving Contradictions in the Design of Lean 5.0 Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRAI2025 TRIZ + Artificial Intelligence conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for Lean : Contribution à la Performance Industrielle dans le Contexte de l'Industrie 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mechanical Behavior of Polymer/Long Fiber Composite Parts: Maximizing Efficiency in 3D Printing Through Multicriteria Optimization and Innovative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar El Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Ouassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Reza Vanaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.83-96, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Design for Decision-Making: Cutting Costs and Reducing Carbon Footprint in Buildings Refurbishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bogenstütter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.309-320, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval Pipelines for Inventive Design: Application in Efficient Lattice Structures Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IFIP WG 5.4 International TRIZ Future Conference, TFC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.321-329, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New TRIZ-Based Approach to Design an Innovative Production System by Integrating Lean Tools and Functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Gdoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cluj-Napoca, Romania. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-75923-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Experimentation And Multiphysics Modelling To Identify Priority Contradiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design, Bordeaux, France, 24-28 July 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1017-1026, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Theory of Inventive Problem Solving (TRIZ) to Enhance Understanding of Li-Ion Battery Thermal Runaway in Electric Vehicle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourtada Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjani Mesbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC), Milan, Italy, octobre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventive Principles Extraction in Inventive Design Using Artificial Intelligence Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.178-186, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17288-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA based method to prioritize the initial problem choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Concept Modeling and Evaluation Based on Function-Structure and Behavior Approach in the Context of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.456-464, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art for Evaluation of Inventive Design Solution Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Approach to Point Out Priority Problems Out of Experts’ Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Trillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creative Solutions for a Sustainable Development: 21st International TRIZ Future Conference, TFC 2021, Bolzano, Italy, September 22–24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.401-413, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an FMEA Based Method to Prioritize the Initial Problem Choices in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86614-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Rank Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatRIS: Patent Ranking Inventive Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne, France. pp.295-309, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86475-0_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to TRIZ in Combining Lean and Inventive Design Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluation of solution concepts in inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International TRIZ Future Conference, TFC 2020, Cluj-Napoca, Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF SOLUTION CONCEPTS IN INVENTIVE DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TRIZ Future Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.311-323, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Formulate Problem in Initial Analysis of Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation for Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rapperswil (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation method for solution concept in design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Irshad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Journées STP du GDR MACSAt: France, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences and Complementarities Between C-K and TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.135-143, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Inventive Design Methodology’s Agility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.216-227, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction and Ranking of Systems of Contradictions Out of a Design of Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland De Guio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre/pvc foam sandwich composite modelization for MAVs & long range drones structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Micro Air Vehicle competition and conference (IMAV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une optimisation multi-objectif en tournage d'un acier 100C6 : compromis entre qualité de surface et productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOIX DE CONDITIONS DE COUPE EN USINAGE DES COMPOSITES PAR ANALYSE VIBRATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les vibrations et les défauts générés lors de l'usinage d'un matériau composite carbone/époxy T800S/M21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Contradictions, Different Ways to Formulate Innovation Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Guio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Rasovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.83-91, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAPFAM: A Domain-Aware Patent Retrieval Dataset Aggregated at the Family Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliass Ayaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing the initial problem choice in the inventive design process: Proposal of an FMEA-AHP-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masih Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdellatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Gdoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Houssin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masih Hanifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellatif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02170-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2402246A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304480A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Irshad Yehya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304521Y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periane Sasidharan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaudreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Anthony Xavior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09327-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.08.054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060422000051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.104661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoan Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202100421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Slim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103575S" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103549H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2102279S" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharan Periane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Edouard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2104894E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar El Magri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Mabrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Periane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharane Periane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouassil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Vanaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bogenst&#252;tter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Ayaou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Koch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourtada Seck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_36" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412196v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hafer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trillat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_32" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469805v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Gdoura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Houssin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masih Hanifi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdellatif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-024-02170-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2402246A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Irshad Yehya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304521Y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2304480A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periane Sasidharan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vaudreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Anthony Xavior" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09327-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.08.054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060422000051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.104661" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Edouard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2104894E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoan Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202100421" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Slim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103575S" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2103549H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/fme2102279S" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharan Periane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.447" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar El Magri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Mabrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebn Touhami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Periane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudreuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasidharane Periane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bo&#235;geat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bonnel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Peixoto Mattos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05281828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouassil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Vanaei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813496v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bogenst&#252;tter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Ayaou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Koch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75923-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourtada Seck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_36" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hafer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Trillat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_32" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86614-3_19" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86475-0_29" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland De Guio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_23" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268949v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Rasovska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>