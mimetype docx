--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -276,490 +276,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
+                <w:t xml:space="preserve">From Student Mobility to Labor Immigration: Professional Trajectories and “Paper Careers” of Moroccan Graduates in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.50.2025.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435130v1</w:t>
+                <w:t xml:space="preserve">hal-05073785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Student Mobility to Labor Immigration: Professional Trajectories and “Paper Careers” of Moroccan Graduates in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Uneven Geographies of Knowledge in Migration Scholarship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12759/hsr.50.2025.06⟩</w:t>
+              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.236-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25162/gz-2025-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073785v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uneven Geographies of Knowledge in Migration Scholarship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schmoll</w:t>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (4), pp.236-258. </w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25162/gz-2025-0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444308v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moroccan engineers and managers trained in France: eclectic profiles and differentiated expatriation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’entreprenariat comme un levier de retour au pays d’origine : le cas des commerçants soussis à Agadir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.115-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797653v1</w:t>
+                <w:t xml:space="preserve">halshs-04477507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entreprenariat comme un levier de retour au pays d’origine : le cas des commerçants soussis à Agadir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Moroccan engineers and managers trained in France: eclectic profiles and differentiated expatriation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.91-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jim.012.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04477507v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux espaces commerciaux en migration : le marché de la beauté et des produits de &amp;quot;désir&amp;quot; au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -797,51 +797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut étudiant : regards croisés d’immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,51 +901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations pour études au prisme des mobilités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,51 +1018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de la migration...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1100,51 +1100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue en France&amp;quot;... aux riches étudiants étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier et travailler en France : un développement humain au risque de l’irrégularité du séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol. 30 (n° 171), pp. 63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations qualifiées et entrepreneuriat migrant : sur les traces de Mohamed Madoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sylvie Chiousse et Brahim Labari (dir.). Ici et là-bas. Mélanges offerts en hommage à Mohamed Madoui, vol. 26 (n° 1), pp. 38-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1338,51 +1338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1524,51 +1524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat migrant et le réinvestissement dans le pays d’origine : le cas des commerces appartenant à des migrants à Agadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 27 (n° 159-160), pp. 29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du couscous au foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du couscous au foie gras. L’investissement des Marocains du monde dans le secteur de la gastronomie et ses répercussions dans le pays d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Institutional Channeling of Transnational Economic Mobilization in Three Moroccan Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bousetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Oubad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1911,51 +1911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre émigration des &amp;quot;cerveaux&amp;quot; et politique marocaine de mobilisation des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El Asri, Farid; Kolly, Maryam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Are we Europe ? Religion, identité et mobilité : étude de cas marocains et turcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.359-381, 2022, 978 2 8028 0263 1</w:t>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants étrangers en France : des démarches épineuses pour un accueil en trompe-l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesse en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caravane des mineurs marocains du Nord-Pas-de-Calais : du projet mémoriel au pèlerinage identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baby-Collin Virginie, Mazzella Sylvie, Mourlane Stéphane, Regnard Céline, Sintes Pierre (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et temporalités en Méditerranée. Les migrations à l'épreuve du temps (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2017, 9782811118143</w:t>
@@ -2150,186 +2150,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs maghrébins formés au Cnam : trajectoires et devenirs socioprofessionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les ingénieurs maghrébins diplômés en France. Des parcours professionnels différenciés et des expériences migratoires mouvementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gardelle Linda (dir.), Benguerna Mohamed (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Gardelle, Mohamed Benguerna (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publisud, pp. 119-135, 2015</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébins en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publisud, pp. 177-197, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234260v1</w:t>
+                <w:t xml:space="preserve">hal-01234232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs maghrébins diplômés en France. Des parcours professionnels différenciés et des expériences migratoires mouvementées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les ingénieurs maghrébins formés au Cnam : trajectoires et devenirs socioprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Linda Gardelle, Mohamed Benguerna (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gardelle Linda (dir.), Benguerna Mohamed (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébins en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publisud, pp. 177-197, 2015</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publisud, pp. 119-135, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234232v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2347,51 +2347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi immigration : la « caution retour » ou l’obsession du « faux » étudiant étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mobilité pour études à la migration des hautement qualifiés : parcours migratoires et trajectoires professionnelles de Marocaines et de Marocains diplômé.es en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Hesam Université, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2544,152 +2544,168 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants étrangers : des migrants comme les autres ? : les migrations pour études au prisme des mobilités sociales [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,51 +2801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Student Mobility is Changing in a Multipolar World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2847,51 +2863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bienvenue en France » aux étudiants étrangers, vraiment ?, The Conversation, novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2999,51 +3015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84BC196A"/>
+    <w:nsid w:val="813574BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3230,51 +3246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hicham-jamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-1725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/laps/equipe/hicham-jamid/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janinedahinden.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/biographie/christin-achermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/maps/fdd/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Makki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Mercon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02431583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.123.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01285220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bousetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Oubad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42264-5_21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hicham-jamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-1725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/laps/equipe/hicham-jamid/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janinedahinden.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/biographie/christin-achermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/maps/fdd/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Makki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Mercon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02431583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.123.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01285220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bousetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Oubad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42264-5_21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>