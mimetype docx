--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -276,343 +276,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Student Mobility to Labor Immigration: Professional Trajectories and “Paper Careers” of Moroccan Graduates in France</w:t>
+                <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12759/hsr.50.2025.06⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073785v1</w:t>
+                <w:t xml:space="preserve">hal-05435130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uneven Geographies of Knowledge in Migration Scholarship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Student Mobility to Labor Immigration: Professional Trajectories and “Paper Careers” of Moroccan Graduates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25162/gz-2025-0010⟩</w:t>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.50.2025.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444308v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+                <w:t xml:space="preserve">The Uneven Geographies of Knowledge in Migration Scholarship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bouillon</w:t>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.236-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25162/gz-2025-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435130v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprenariat comme un levier de retour au pays d’origine : le cas des commerçants soussis à Agadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.115-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -637,51 +637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moroccan engineers and managers trained in France: eclectic profiles and differentiated expatriation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.91-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -715,51 +715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux espaces commerciaux en migration : le marché de la beauté et des produits de &amp;quot;désir&amp;quot; au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -797,51 +797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut étudiant : regards croisés d’immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malak Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,51 +901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations pour études au prisme des mobilités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,51 +1018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de la migration...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1100,51 +1100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue en France&amp;quot;... aux riches étudiants étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier et travailler en France : un développement humain au risque de l’irrégularité du séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol. 30 (n° 171), pp. 63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations qualifiées et entrepreneuriat migrant : sur les traces de Mohamed Madoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sylvie Chiousse et Brahim Labari (dir.). Ici et là-bas. Mélanges offerts en hommage à Mohamed Madoui, vol. 26 (n° 1), pp. 38-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1338,51 +1338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benguerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cardona Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Gardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1524,51 +1524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat migrant et le réinvestissement dans le pays d’origine : le cas des commerces appartenant à des migrants à Agadir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 27 (n° 159-160), pp. 29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du couscous au foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du couscous au foie gras. L’investissement des Marocains du monde dans le secteur de la gastronomie et ses répercussions dans le pays d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Institutional Channeling of Transnational Economic Mobilization in Three Moroccan Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bousetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Oubad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1911,51 +1911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre émigration des &amp;quot;cerveaux&amp;quot; et politique marocaine de mobilisation des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El Asri, Farid; Kolly, Maryam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Are we Europe ? Religion, identité et mobilité : étude de cas marocains et turcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.359-381, 2022, 978 2 8028 0263 1</w:t>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants étrangers en France : des démarches épineuses pour un accueil en trompe-l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances et jeunesse en migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caravane des mineurs marocains du Nord-Pas-de-Calais : du projet mémoriel au pèlerinage identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baby-Collin Virginie, Mazzella Sylvie, Mourlane Stéphane, Regnard Céline, Sintes Pierre (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et temporalités en Méditerranée. Les migrations à l'épreuve du temps (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2017, 9782811118143</w:t>
@@ -2150,186 +2150,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs maghrébins diplômés en France. Des parcours professionnels différenciés et des expériences migratoires mouvementées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les ingénieurs maghrébins formés au Cnam : trajectoires et devenirs socioprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Linda Gardelle, Mohamed Benguerna (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gardelle Linda (dir.), Benguerna Mohamed (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébins en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publisud, pp. 177-197, 2015</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publisud, pp. 119-135, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234232v1</w:t>
+                <w:t xml:space="preserve">hal-01234260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs maghrébins formés au Cnam : trajectoires et devenirs socioprofessionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les ingénieurs maghrébins diplômés en France. Des parcours professionnels différenciés et des expériences migratoires mouvementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gardelle Linda (dir.), Benguerna Mohamed (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Gardelle, Mohamed Benguerna (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publisud, pp. 119-135, 2015</w:t>
+              <w:t xml:space="preserve">Les enjeux de la formation des élites maghrébins en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publisud, pp. 177-197, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234260v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2347,51 +2347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi immigration : la « caution retour » ou l’obsession du « faux » étudiant étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mobilité pour études à la migration des hautement qualifiés : parcours migratoires et trajectoires professionnelles de Marocaines et de Marocains diplômé.es en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Hesam Université, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2544,113 +2544,113 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509192v1</w:t>
@@ -2661,51 +2661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants étrangers : des migrants comme les autres ? : les migrations pour études au prisme des mobilités sociales [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Kabbanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,51 +2801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Student Mobility is Changing in a Multipolar World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2863,51 +2863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bienvenue en France » aux étudiants étrangers, vraiment ?, The Conversation, novembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,51 +3015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="813574BB"/>
+    <w:nsid w:val="DC0F07CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +3246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hicham-jamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-1725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/laps/equipe/hicham-jamid/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janinedahinden.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/biographie/christin-achermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/maps/fdd/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Makki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Mercon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02431583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.123.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01285220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bousetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Oubad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42264-5_21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hicham-jamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-1725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/laps/equipe/hicham-jamid/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janinedahinden.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/biographie/christin-achermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/maps/fdd/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Makki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Mercon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02431583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.123.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01285220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bousetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Oubad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42264-5_21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>