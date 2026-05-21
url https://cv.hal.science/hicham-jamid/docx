--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1,2960 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2908 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hicham JAMID </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologue, chercheur post-doctoral /Laboratoire d'études des processus sociaux (Université de Neuchâtel) / Associate Researcher at NCCR on the move</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hicham-jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8358-1725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125774</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=tS09GuAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sociologie des Hautes Écoles Sorbonne Arts et Métiers Université (LISE-CNRS ; Cnam-Paris), Hicham Jamid a rejoint en septembre 2025 le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d’études des processus sociaux (LAPS) </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’Université de Neuchâtel (Suisse) en tant que chercheur post-doctorant. Ses recherches portent sur les mobilités pour études, la migration des hautement qualifiés, ainsi que les processus de libéralisation et d’internationalisation de l’enseignement supérieur en Afrique, avec un intérêt particulier pour le Sénégal et le Maroc. Dans le cadre de son post-doctorat au LAPS, il développe un projet de recherche individuel et collabore avec</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Janine Dahinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Achermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au sein de la Maison d’analyse des processus sociaux (MAPS) et de l’initiative </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Student Mobility to Labor Immigration: Professional Trajectories and “Paper Careers” of Moroccan Graduates in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (1), pp.124-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12759/hsr.50.2025.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uneven Geographies of Knowledge in Migration Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (4), pp.236-258. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25162/gz-2025-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Néolibéralisation de l’éducation et fabrique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baby-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 296 (3), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moroccan engineers and managers trained in France: eclectic profiles and differentiated expatriation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.91-113. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprenariat comme un levier de retour au pays d’origine : le cas des commerçants soussis à Agadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04477507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux espaces commerciaux en migration : le marché de la beauté et des produits de &amp;quot;désir&amp;quot; au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique(s) en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut étudiant : regards croisés d’immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Mercon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 130, pp.19-21. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.130.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations pour études au prisme des mobilités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Kabbanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Levatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 171 (n° 180), pp. 19-35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.180.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la migration...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique(s) en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue en France&amp;quot;... aux riches étudiants étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.11-14. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.123.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier et travailler en France : un développement humain au risque de l’irrégularité du séjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 30 (n° 171), pp. 63-78. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.171.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et entrepreneuriat migrant : sur les traces de Mohamed Madoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sylvie Chiousse et Brahim Labari (dir.). Ici et là-bas. Mélanges offerts en hommage à Mohamed Madoui, vol. 26 (n° 1), pp. 38-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets migratoires à l’épreuve des contingences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Gardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benguerna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 28 (n° 163), pp. 125-148. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.163.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Highly Skilled Maghrebians &amp;quot;on the move&amp;quot;: A Circular Cross-border Dynamic from the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cardona Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Gardelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Borders, vol. 1 (n° 1), pp. 45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat migrant et le réinvestissement dans le pays d’origine : le cas des commerces appartenant à des migrants à Agadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 27 (n° 159-160), pp. 29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du couscous au foie gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1303, pp. 67-72. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du couscous au foie gras. L’investissement des Marocains du monde dans le secteur de la gastronomie et ses répercussions dans le pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Diasporas marocaines, 1303, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.2555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Institutional Channeling of Transnational Economic Mobilization in Three Moroccan Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bousetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Oubad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations in the Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.365-382, 2024, IMISCOE Research Series, 978-3-031-42264-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42264-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre émigration des &amp;quot;cerveaux&amp;quot; et politique marocaine de mobilisation des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Asri, Farid; Kolly, Maryam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Are we Europe ? Religion, identité et mobilité : étude de cas marocains et turcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.359-381, 2022, 978 2 8028 0263 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers en France : des démarches épineuses pour un accueil en trompe-l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Baby-Collin; Farida Souiah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances et jeunesse en migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cavalier Bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.351-367, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caravane des mineurs marocains du Nord-Pas-de-Calais : du projet mémoriel au pèlerinage identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Caquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baby-Collin Virginie, Mazzella Sylvie, Mourlane Stéphane, Regnard Céline, Sintes Pierre (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et temporalités en Méditerranée. Les migrations à l'épreuve du temps (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, 2017, 9782811118143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs maghrébins diplômés en France. Des parcours professionnels différenciés et des expériences migratoires mouvementées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Gardelle, Mohamed Benguerna (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la formation des élites maghrébins en France. Formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp. 177-197, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs maghrébins formés au Cnam : trajectoires et devenirs socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Madoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardelle Linda (dir.), Benguerna Mohamed (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la formation des élites maghrébines en France : formation, identité, mobilité des ingénieurs dans un monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisud, pp. 119-135, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi immigration : la « caution retour » ou l’obsession du « faux » étudiant étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilité pour études à la migration des hautement qualifiés : parcours migratoires et trajectoires professionnelles de Marocaines et de Marocains diplômé.es en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Hesam Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03663331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baby-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants étrangers : des migrants comme les autres ? : les migrations pour études au prisme des mobilités sociales [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Kabbanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonina Levatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (180), p. 19-134, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Student Mobility is Changing in a Multipolar World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue en France » aux étudiants étrangers, vraiment ?, The Conversation, novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3015,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC0F07CD"/>
+    <w:nsid w:val="57B50F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3246,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hicham-jamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-1725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/laps/equipe/hicham-jamid/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janinedahinden.net/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/biographie/christin-achermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/maps/fdd/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Makki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Mercon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02431583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.123.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01285220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2555" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bousetta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Oubad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42264-5_21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364494v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hicham-jamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8358-1725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tS09GuAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/laps/equipe/hicham-jamid/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janinedahinden.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/biographie/christin-achermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unine.ch/maps/fdd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.06" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Makki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Mercon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.130.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02886324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.180.0019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02431583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.123.0011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01783556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.171.0063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benguerna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.163.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardona Gil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01285220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01480985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caquel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bousetta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Oubad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42264-5_21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03663331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364494v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>