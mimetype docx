--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -147,434 +147,434 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the sustainability of Value-Based Supply Chains through the analysis of their emergence process. Empirical Evidence from the French Hemp Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food system transformation in challenging times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État, l'eau et la terre. 70 ans de politiques agricoles au Maghreb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'État, l'eau et la terre. 70 ans de politiques agricoles au Maghreb *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chatellier Vincent (ed.); Pidoux Martin (ed.); Pouch Thierry (ed.); Raﬀray Marine (ed.). </w:t>
+              <w:t xml:space="preserve">Chatellier (Vincent), Pidoux (Martin), Pouch (Thierry), Raffray (Marine). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles : Théories, histoires, réformes, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 675, Classiques Garnier, pp.819-850, 2025, Rencontres, 978-2-406-18457-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-406-18457-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246327v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État, l'eau et la terre. 70 ans de politiques agricoles au Maghreb *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'État, l'eau et la terre. 70 ans de politiques agricoles au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chatellier (Vincent), Pidoux (Martin), Pouch (Thierry), Raffray (Marine). </w:t>
+              <w:t xml:space="preserve">Chatellier Vincent (ed.); Pidoux Martin (ed.); Pouch Thierry (ed.); Raﬀray Marine (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles : Théories, histoires, réformes, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 675, Classiques Garnier, pp.819-850, 2025, Rencontres, 978-2-406-18457-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18459-1.p.0819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...105 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-05282514v1</w:t>
+                <w:t xml:space="preserve">hal-05246327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -586,321 +586,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework to study the role of collective actions in the restructuration of three French local biosourced sectors (hemp, wool, and leather)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quelles implications des exploitations agricoles dans la réémergence de filières biosourcées en France ? L’exemple des filières chanvre, cuir et laine en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SFER "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2024, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811036v1</w:t>
+                <w:t xml:space="preserve">hal-04835463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles implications des exploitations agricoles dans la réémergence de filières biosourcées en France ? L’exemple des filières chanvre, cuir et laine en Occitanie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An analytical framework to study the role of collective actions in the restructuration of three French local biosourced sectors (hemp, wool, and leather)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Amichi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE), Aug 2024, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.344375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835463v1</w:t>
+                <w:t xml:space="preserve">hal-04811036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration de la filière cuir en Occitanie entre des objectifs d’ancrage territorial et des enjeux de qualité de l’industrie du luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -925,77 +925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance d’un processus itératif dans le développement d’une filière biosourcée en milieu rural. Le cas de la filière chanvre textile en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1027,230 +1027,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t>
+                <w:t xml:space="preserve">The logics of farming practices: Mapping innovative and alternative practices with agroecological potentials in three irrigated plains in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t>
+              <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618230v1</w:t>
+                <w:t xml:space="preserve">hal-04618245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logics of farming practices: Mapping innovative and alternative practices with agroecological potentials in three irrigated plains in North Africa</w:t>
+                <w:t xml:space="preserve">Vulnerabilities and adaptive capacities of irrigated agriculture in North Africa. Exploring local innovations with agroecological potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology Europe Forum</w:t>
+              <w:t xml:space="preserve">Exploring local innovations with agroecological potentials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agroecology, Sep 2020, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618245v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'eau souterraine et différenciation des exploitations agricoles dans le Bas Cheliff (Algérie) .</w:t>
               </w:r>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chehat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des ressources en eau souterraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Orleans, France. 8 p</w:t>
@@ -1456,256 +1456,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and use of homemade dry manure-based tea in fertigation systems in North Africa</w:t>
+                <w:t xml:space="preserve">L'agroécologie dans les plaines irriguées d'Afrique du Nord. Cartographier les pratiques prometteuses et caractériser les logiques paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Transformations agroécologiques pour des systèmes alimentaires durables, 26, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633742v1</w:t>
+                <w:t xml:space="preserve">hal-04754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie dans les plaines irriguées d'Afrique du Nord. Cartographier les pratiques prometteuses et caractériser les logiques paysannes</w:t>
+                <w:t xml:space="preserve">Production and use of homemade dry manure-based tea in fertigation systems in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Ben Yahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tadjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174217052100051X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754233v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations laitières sous indication géographique en Savoies : vers une fragilisation des filières ?</w:t>
               </w:r>
@@ -1717,51 +1717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Annes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 381, pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,291 +1789,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition des collectifs agricoles pour des filières plus durables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment mobiliser les jeunes adhérents dans la gouvernance des coopératives agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Frayssignes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+                <w:t xml:space="preserve">Céline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19064⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255116v1</w:t>
+                <w:t xml:space="preserve">hal-04050113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mobiliser les jeunes adhérents dans la gouvernance des coopératives agricoles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recomposition des collectifs agricoles pour des filières plus durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Peltier</w:t>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050113v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03255116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology in North African irrigated plains? Mapping promising practices and characterizing farmers’ underlying logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystèle Léauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2224,77 +2224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying the differentiated contribution of farmers to groundwater depletion in two irrigated areas in North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hammani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2341,77 +2341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater use in North Africa as a cautionary tale for climate change adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (6), pp.725-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2573,122 +2573,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrangements informels et types d'agriculture sur les terres publiques en Algérie : quels arbitrages ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Amichi</w:t>
+                <w:t xml:space="preserve">Encourager la subversion : recomposition de l’État et décollectivisation des terres publiques dans le Bas-Chéliff, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.47-67</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.71-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579150v1</w:t>
+                <w:t xml:space="preserve">hal-02601351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des serres et des hommes : des exploitations motrices de l’expansion territoriale et de l’ascension socioprofessionnelle sur un front pionnier de l’agriculture saharienne en Algérie</w:t>
               </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2793,122 +2793,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la subversion : recomposition de l’État et décollectivisation des terres publiques dans le Bas-Chéliff, Algérie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+                <w:t xml:space="preserve">Arrangements informels et types d'agriculture sur les terres publiques en Algérie : quels arbitrages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.71-93</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601351v1</w:t>
+                <w:t xml:space="preserve">hal-01579150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does unequal access to groundwater contribute to marginalization of small farmers? the case of public lands in Algeria</w:t>
               </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la recomposition des exploitations agricoles collectives des grands périmètres irrigués en Algérie : le cas du Bas-Cheliff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,90 +3206,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectifs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (1), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3323,90 +3323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires innovantes des jeunes ruraux dans l'agriculture irriguée du Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (6), pp.323-435, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3457,255 +3457,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The engagement of young people in irrigated agriculture in North Africa and Thailand: Diverse pathways which occasionally meet public policies N°1</w:t>
+                <w:t xml:space="preserve">L'installation des jeunes en agriculture irriguée au Maghreb et en Thaïlande: des trajectoires diversifiées qui rencontrent ponctuellement les politiques publiques N°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassirin Phiboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre de coopération internationale en recherche agronomique pour le développement (CIRAD). 2020, 7 p</w:t>
+              <w:t xml:space="preserve">Centre de coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), 42 rue Scheffer, 75116 Paris. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568802v1</w:t>
+                <w:t xml:space="preserve">hal-04568803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'installation des jeunes en agriculture irriguée au Maghreb et en Thaïlande: des trajectoires diversifiées qui rencontrent ponctuellement les politiques publiques N°1</w:t>
+                <w:t xml:space="preserve">The engagement of young people in irrigated agriculture in North Africa and Thailand: Diverse pathways which occasionally meet public policies N°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhour Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassirin Phiboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre de coopération Internationale en Recherche Agronomique pour le Développement (CIRAD), 42 rue Scheffer, 75116 Paris. 2020</w:t>
+              <w:t xml:space="preserve">Centre de coopération internationale en recherche agronomique pour le développement (CIRAD). 2020, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568803v1</w:t>
+                <w:t xml:space="preserve">hal-04568802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3781,51 +3781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7E21488"/>
+    <w:nsid w:val="F7F8B872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4012,51 +4012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-amichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0963-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250362864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1.p.0819" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Richa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tadjer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052100051X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01719-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1571-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1569-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2017.1351058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amichi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05283556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassirin Phiboon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-amichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0963-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250362864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1.p.0819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Richa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tadjer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052100051X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01719-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1571-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1569-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2017.1351058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amichi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05283556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassirin Phiboon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>