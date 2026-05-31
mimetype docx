--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -586,265 +586,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles implications des exploitations agricoles dans la réémergence de filières biosourcées en France ? L’exemple des filières chanvre, cuir et laine en Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analytical framework to study the role of collective actions in the restructuration of three French local biosourced sectors (hemp, wool, and leather)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arielle Vidal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Amichi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE), Aug 2024, New Delhi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.344375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835463v1</w:t>
+                <w:t xml:space="preserve">hal-04811036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework to study the role of collective actions in the restructuration of three French local biosourced sectors (hemp, wool, and leather)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles implications des exploitations agricoles dans la réémergence de filières biosourcées en France ? L’exemple des filières chanvre, cuir et laine en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Henninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of Agricultural Economists</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SFER "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2024, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811036v1</w:t>
+                <w:t xml:space="preserve">hal-04835463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration de la filière cuir en Occitanie entre des objectifs d’ancrage territorial et des enjeux de qualité de l’industrie du luxe</w:t>
               </w:r>
@@ -856,51 +856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1456,256 +1456,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie dans les plaines irriguées d'Afrique du Nord. Cartographier les pratiques prometteuses et caractériser les logiques paysannes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and use of homemade dry manure-based tea in fertigation systems in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Ben Yahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tadjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S174217052100051X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754233v1</w:t>
+                <w:t xml:space="preserve">hal-03633742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and use of homemade dry manure-based tea in fertigation systems in North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agroécologie dans les plaines irriguées d'Afrique du Nord. Cartographier les pratiques prometteuses et caractériser les logiques paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Transformations agroécologiques pour des systèmes alimentaires durables, 26, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S174217052100051X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03633742v1</w:t>
+                <w:t xml:space="preserve">hal-04754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des exploitations laitières sous indication géographique en Savoies : vers une fragilisation des filières ?</w:t>
               </w:r>
@@ -2114,248 +2114,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of supply chain actors in groundwater irrigation development in North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specifying the differentiated contribution of farmers to groundwater depletion in two irrigated areas in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lejars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Amichi</w:t>
+                <w:t xml:space="preserve">Amal Hammani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (6), pp.1593-1606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-017-1571-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1579-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-017-1569-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607167v1</w:t>
+                <w:t xml:space="preserve">hal-02607179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying the differentiated contribution of farmers to groundwater depletion in two irrigated areas in North Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatah Ameur</w:t>
+                <w:t xml:space="preserve">The key role of supply chain actors in groundwater irrigation development in North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amichi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal Hammani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (6), pp.1579-1591. </w:t>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1593-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-017-1569-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-017-1571-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607179v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater use in North Africa as a cautionary tale for climate change adaptation</w:t>
               </w:r>
@@ -2573,290 +2573,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la subversion : recomposition de l’État et décollectivisation des terres publiques dans le Bas-Chéliff, Algérie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des serres et des hommes : des exploitations motrices de l’expansion territoriale et de l’ascension socioprofessionnelle sur un front pionnier de l’agriculture saharienne en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hartani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.71-93</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601351v1</w:t>
+                <w:t xml:space="preserve">hal-02601350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des serres et des hommes : des exploitations motrices de l’expansion territoriale et de l’ascension socioprofessionnelle sur un front pionnier de l’agriculture saharienne en Algérie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Encourager la subversion : recomposition de l’État et décollectivisation des terres publiques dans le Bas-Chéliff, Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (1), pp.11-19</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.71-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601350v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangements informels et types d'agriculture sur les terres publiques en Algérie : quels arbitrages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Amichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,51 +3781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7F8B872"/>
+    <w:nsid w:val="09E50A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4012,51 +4012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-amichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0963-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250362864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1.p.0819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Richa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tadjer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052100051X" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01719-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1571-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1569-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2017.1351058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amichi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05283556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassirin Phiboon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-amichi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0963-7086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250362864" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Henninger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1.p.0819" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.344375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04835463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04556288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Ameur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00386096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03633742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Richa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Ben Yahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tadjer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052100051X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01719-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1569-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1571-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2017.1351058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morardet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amichi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouarfa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hartani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05283556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassirin Phiboon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>