--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hichem Arioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor, Vice-President of International Affairs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hichem-arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9693-2619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084086726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197124423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357461644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After earning an Engineering degree in Automatic Control from the University of Annaba (Algeria, 1998), I pursued a Master's in Robotics at Sorbonne University (formerly UPMC), followed by a PhD in Robotics at the University of Évry Paris-Saclay (1999–2002). During my doctoral studies, I also completed a research mobility period at the French Atomic Energy Commission (CEA Saclay). I defended my Habilitation to Supervise Research (HDR) in 2010, focusing on mechatronic platform design for human-centered motion rendering applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently Full Professor at the University Évry Paris-Saclay, specializing in the modeling, estimation, and control of dynamic systems, with applications in robotics, driving simulation, and road safety for powered two-wheeler vehicles (PTW). I have led several national research projects (ANR VIGISIM, SIMACOM, VIROLO++, eMC2) and contributed to numerous international collaborations (MIT, UNAM, SMU, POLIMI, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities have resulted in over 100 publications, including 23 journal articles and several books and book chapters. I have supervised 14 PhD theses, with 3 ongoing, and multiple postdoctoral researchers and Master’s students. My work on dynamic simulators and PTW safety has been recognized internationally, including awards and expert consultations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alongside research, I am deeply involved in academic responsibilities: I have managed Bachelor's and Master's programs, directed the Department of Electrical Engineering, and currently serve as Vice President for International Relations, Innovation, and Strategic Partnerships at the University of Évry Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening temporal action segmentation through diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.113163. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Automation of Neural Network Design: A Survey on Differentiable Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (11), pp.270. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.5759--5766. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.42--48. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASiam: Efficient Representation Learning using Neural Architecture Search for Siamese Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 222, pp.58--70. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle State Estimation and Tire Cornering Stiffness Identification Applied to Road Safety: Using Observer-Based Identifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.7017--7027. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3066417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics From Motion: Unknown Input Observer and Dynamic Extension Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1340--1345. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3093067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Dynamics Decoupling to Overcome Unmeasurable Premise Variables in Takagi–Sugeno Observer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.61--66. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Order Observer With Unmatched Constraint: Unknown Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.1026--1031. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2920820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Lateral Motorcycle Dynamics Estimation: Validation of Luenberger LPV Observer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.277--286. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2019.2904384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Lateral Position, Steering Behavior Estimation, and Road Curvature Prediction for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2694-2701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2831260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy PID Control for a Class of Uncertain MIMO Nonlinear Systems with Dead-zone Inputs’ Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.21--39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40998-017-0044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Motorcycle Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1052--1059. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2016.2591329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-Input Observer Design for Motorcycle Lateral Dynamics: TS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.12--26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unknown Input HOSM Approach to Estimate Lean and Steering Motorcycle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (7), pp.3116--3127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2300633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Riding Simulator: How to Estimate Robustly the Rider's Action?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2215052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of a two-wheeled vehicle: Jourdain formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.648- 670. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2012.762536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Experiments of a 2 DOF Vehicle Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René J. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.357--368. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2090675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics, Design and Modeling of a Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5), pp.805 - 818. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2009.2035499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Controller for Interactive Delayed Force Feedback Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.193--207. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024106504729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robot Technology (ICCRT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.118--122, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRT63554.2025.11072737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.5759-5766, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Swing-Up PD and Sliding Mode Control for Rotary Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Fellag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Electrical Engineering (ICAEE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospectral collocation for safe optimal motorcycle trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.7252--7257, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Estimation for Motorcycles Using Image-to-Road Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.3199--3205, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Text Diffusion Prior Network for Action Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.79--85, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in visual-inertial lateral velocity estimation for motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Siamese Network Design for Image Similarity Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.8--13, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Structure from Motion observer: Input to State Stability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11558--11563, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.999--1005, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-inertial lateral velocity estimation for motorcycles using inverse perspective mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.217--222, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-LPV Unknown Input Observer with Nonlinear Outputs: Application to Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.9312--9317, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics from Motion : Unknown Input Observer & dynamic extension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure from Motion with Variable Focal Length: Interconnected Fuzzy Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.6145--6150, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Calibration and Quasi-LPV Unknown Input Observer: Powered Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.3921--3926, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected Observers for a Powered Two-Wheeled Vehicles: Both Lateral and Longitudinal Dynamics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing and Control (ICNSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Banff, Canada. pp.163--168, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2019.8743290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Lane Crossing Point Tracking for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Camera Velocities and Point Feature Depth Estimation Using Unknown Input Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IROS Workshop on Planning, Perception, Navigation for Intelligent part of Vehicle IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Steady-State Cornering Analysis for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aukland, New Zealand. pp.3782--3787, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatism reduction for Nonlinear Takagi-Sugeno Observer : Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1577--1582, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Estimation for a Point Feature: Structure from motion & Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.3991--3996, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle inertial parameters identification via algorithmic computation of state and design sensitivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Changshu, Suzhou, China. pp.3926--3929, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2018.8500437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeled Vehicles Steering Behavior Study: Vision-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.355--360, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Geometry and Steering Reconstruction for Powered Two Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui, HI, United States. pp.2024--2029, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback control for lane change maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Networking, Sensing and Control (ICNSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Zhuhai, China. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2018.8361306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer for Motorcycle State Estimation and Tire Cornering Stiffness Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.3018-3024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Perspective Mapping Roll Angle Estimation for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Parameters Identification and State Estimation based on Unknown Input Observer for a class of LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1120--1125, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider weight consideration for observer design with an application to the estimation of the lateral motorcycle dynamics and rider's action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3237--3242, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded flatness-based observation approach for lateral motorcycle dynamics estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3243--3248, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of SISO uncertain nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer robust fault estimation for motorcycle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ait Oufroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Calabria, Italy. pp.127--132, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2017.8000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests * *This work is supported by National Agency of Research under the framework VIROLO++.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.3400--3405, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy PID control for a quadrotor stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Workshop on Materials and Engineering in Aeronautics (MEA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Moscow, Russia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/312/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of lateral motorcycle dynamics and rider action with Luenberger observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2392--2397, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2016.7795941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller and separation principle for TS systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.954--959, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of uncertain nonlinear underactuated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling, Identification and Control (ICMIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, 8th International Conference on Modelling, Identification and Control (ICMIC 2016), Algeria. pp.677--682, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Estimation of Longitudinal Dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.921--926, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the algebraic estimation of whole two-wheeled vehicles dynamics via High Order Sliding Mode Differentiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic control, Telecommunication and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the leaning limit dynamics of Powered Two Wheeled vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.701--706, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Lateral Dynamics and Road Curvature for Two-Wheeled Vehicles: A HOSM Observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.2806--2811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Maximal Safe Speed in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.340--346, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Angle Observer-Based Controller Design for Powered Two-Wheelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Dynamics and Control of Single Track Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Narashino, Japan. pp.80 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based controller for single track vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.7420 - 7425, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6761067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Motorcycle's Lean and Steering Dynamics Estimation: a Takagi-Sugeno Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States. pp.5654--5659, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and Steering Motorcycle Dynamics Reconstruction : An Unknown Input HOSMO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, DC, United States. pp.2821--2826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Lateral Dynamic Estimation and Lateral Tire-Road Forces Reconstruction Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.821--826, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Dynamics Reconstruction for Sharp'71 Motorcycle Model with P2I Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Two Integral (P2I) Observer Synthesis for Single Track Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.1530--1535, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la dynamique latérale pour véhicules à deux roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique limite pour systèmes d'alertes aux conducteurs des deux-roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for two-wheeled vehicle : A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Control based on VGSTA for Single Track Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, (CDC-ECC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.8243--8248, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6161063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for a single track vehicle: A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.934--939, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on single track vehicle and motorcycle simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.940--945, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Speed Profile in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouvelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.1172 --1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider Steer Torque Estimation for Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Khettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Boston, MA, United States. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascaded feedback linearizing control of nonholonomic mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Canadian Conference on Electrical and Computer Engineering (CCECE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Calgary, AB, Canada. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2010.5575198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Identification of 2 DOF Low Cost Driving Simulator: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, TOYAMA, Japan. pp.1167-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Safety: Warning System for Control Loss of Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.298--295, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of 2 DOF low cost platform for driving simulator: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2009 - The 18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toyama, France. pp.1167-1172, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2009.5326344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Motorcycle-Infrastructure-Driver Roll Angle Profile for Loss Control Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St Louis, MO., United States. pp.492--497, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 DOF Low Cost Platform for Driving Simulator: Design and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, SINGAPOUR, Singapore. pp.1206-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Motorcycle Simulator Platform: Mechatronics Design, Dynamics Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable Two Wheeled Vehicle Dynamics Synthesis for Interactive Motorcycle Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Identification for Motorcycle Simulator's Platform Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.133--138, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Wheeled Vehicle Dynamics Synthesis for Real-Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hima Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANNABA, Algeria. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Predictive Controller design for speed control and Load Torque rejection of Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouhrouche Mohand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seattle, WA, United States. pp.1139--1144, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2008.4586646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Wheeled Vehicle Driving Simulator: Design and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV&amp;apos;07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.176--181, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4283070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Dynamic Model Synthesis for Two Wheeled Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Intelligent Transportation Systems (ITSC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seattle, United States. pp.812--817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interaction: Progress and Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Modeling and Diagnostic (ICCMD&amp;apos;06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annaba, Algeria. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Collaborative haptic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tourbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Application (CCA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munchen, Germany. pp.187--192, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2006.285890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Movement for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2006 American Control Conference (ACC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis, Minnesota, United States. pp.2599--2604, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2006.1656614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Cueing Algorithms for Small Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.3189--3194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic and Adaptive Washout Comparison for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Mediterranean Conference on Control and Automation (MED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Analysis of Master-Model Based controller for stabilizing delayed haptic interaction: An LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal. pp.1449-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABLE SHARED VIRTUAL ENVIRONMENT HAPTIC INTERACTION UNDER TIME-VARYING DELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Methods and Models in Automation and Robotics (MMAR'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Poland. pp.1145--1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smit h-prediction based Haptic Feedback Controller for Time Delayed Virtual Environments Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.4303-4309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Constraints Impact on Steering in VR Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY ISTE, pp.160, 2013, 978-1-84821-467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Abbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.599, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal mechatronics for driving simulator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic &amp; Innovative Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bentham Science Publishers Ltd, pp.70--86, 2012, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/978160805441111201010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Transsission Delay on Haptic Perception in Shared Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">End-to-End Quality of Service Engineering in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.435-448, 2009, 9781848210615. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10: Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I2S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.289--303, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat INTUITION IST-NMP-1-507248, WP1.A.2 State of the art and literature review on Virtual Reality over the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport interne, Projet SIMACOM (SIMulateur pour l&apos;Apprentissage de la COnduite de 2 roues Motorisés) : Modélisation dynamique de véhicules de roues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Identification of a Powered Two-Wheeled Vehicles : Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantication de risque pour les véhicules a deux-roues motorisés (V2RM) : Aspects d'Estimation & de Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de Paramètres et Estimation des Etats dynamiques des véhicules à deux roues motorisés (V2RM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de dispositifs à retour haptique en présence de retards de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00734283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, Mécatronique et Contrôle des Plateformes dédiées aux Applications Centrées Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hichem Arioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor, Vice-President of International Affairs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hichem-arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9693-2619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084086726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197124423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357461644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After earning an Engineering degree in Automatic Control from the University of Annaba (Algeria, 1998), I pursued a Master's in Robotics at Sorbonne University (formerly UPMC), followed by a PhD in Robotics at the University of Évry Paris-Saclay (1999–2002). During my doctoral studies, I also completed a research mobility period at the French Atomic Energy Commission (CEA Saclay). I defended my Habilitation to Supervise Research (HDR) in 2010, focusing on mechatronic platform design for human-centered motion rendering applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently Full Professor at the University Évry Paris-Saclay, specializing in the modeling, estimation, and control of dynamic systems, with applications in robotics, driving simulation, and road safety for powered two-wheeler vehicles (PTW). I have led several national research projects (ANR VIGISIM, SIMACOM, VIROLO++, eMC2) and contributed to numerous international collaborations (MIT, UNAM, SMU, POLIMI, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities have resulted in over 100 publications, including 23 journal articles and several books and book chapters. I have supervised 14 PhD theses, with 3 ongoing, and multiple postdoctoral researchers and Master’s students. My work on dynamic simulators and PTW safety has been recognized internationally, including awards and expert consultations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alongside research, I am deeply involved in academic responsibilities: I have managed Bachelor's and Master's programs, directed the Department of Electrical Engineering, and currently serve as Vice President for International Relations, Innovation, and Strategic Partnerships at the University of Évry Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening temporal action segmentation through diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.113163. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Automation of Neural Network Design: A Survey on Differentiable Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (11), pp.270. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.5759--5766. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.42--48. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASiam: Efficient Representation Learning using Neural Architecture Search for Siamese Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 222, pp.58--70. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle State Estimation and Tire Cornering Stiffness Identification Applied to Road Safety: Using Observer-Based Identifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.7017--7027. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3066417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics From Motion: Unknown Input Observer and Dynamic Extension Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1340--1345. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3093067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Dynamics Decoupling to Overcome Unmeasurable Premise Variables in Takagi–Sugeno Observer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.61--66. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Order Observer With Unmatched Constraint: Unknown Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.1026--1031. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2920820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Lateral Motorcycle Dynamics Estimation: Validation of Luenberger LPV Observer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.277--286. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2019.2904384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Lateral Position, Steering Behavior Estimation, and Road Curvature Prediction for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2694-2701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2831260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy PID Control for a Class of Uncertain MIMO Nonlinear Systems with Dead-zone Inputs’ Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.21--39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40998-017-0044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Motorcycle Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1052--1059. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2016.2591329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-Input Observer Design for Motorcycle Lateral Dynamics: TS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.12--26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unknown Input HOSM Approach to Estimate Lean and Steering Motorcycle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (7), pp.3116--3127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2300633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Riding Simulator: How to Estimate Robustly the Rider's Action?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2215052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of a two-wheeled vehicle: Jourdain formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.648- 670. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2012.762536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Experiments of a 2 DOF Vehicle Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René J. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.357--368. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2090675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics, Design and Modeling of a Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5), pp.805 - 818. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2009.2035499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Controller for Interactive Delayed Force Feedback Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.193--207. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024106504729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robot Technology (ICCRT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.118--122, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRT63554.2025.11072737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.5759-5766, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Swing-Up PD and Sliding Mode Control for Rotary Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Fellag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Electrical Engineering (ICAEE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospectral collocation for safe optimal motorcycle trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.7252--7257, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Estimation for Motorcycles Using Image-to-Road Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.3199--3205, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in visual-inertial lateral velocity estimation for motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Text Diffusion Prior Network for Action Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.79--85, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Siamese Network Design for Image Similarity Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.8--13, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Structure from Motion observer: Input to State Stability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11558--11563, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.999--1005, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-inertial lateral velocity estimation for motorcycles using inverse perspective mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.217--222, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-LPV Unknown Input Observer with Nonlinear Outputs: Application to Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.9312--9317, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure from Motion with Variable Focal Length: Interconnected Fuzzy Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.6145--6150, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics from Motion : Unknown Input Observer & dynamic extension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Calibration and Quasi-LPV Unknown Input Observer: Powered Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.3921--3926, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Camera Velocities and Point Feature Depth Estimation Using Unknown Input Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IROS Workshop on Planning, Perception, Navigation for Intelligent part of Vehicle IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Lane Crossing Point Tracking for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected Observers for a Powered Two-Wheeled Vehicles: Both Lateral and Longitudinal Dynamics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing and Control (ICNSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Banff, Canada. pp.163--168, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2019.8743290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Steady-State Cornering Analysis for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aukland, New Zealand. pp.3782--3787, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatism reduction for Nonlinear Takagi-Sugeno Observer : Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1577--1582, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Estimation for a Point Feature: Structure from motion & Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.3991--3996, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle inertial parameters identification via algorithmic computation of state and design sensitivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Changshu, Suzhou, China. pp.3926--3929, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2018.8500437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeled Vehicles Steering Behavior Study: Vision-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.355--360, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback control for lane change maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Networking, Sensing and Control (ICNSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Zhuhai, China. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2018.8361306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Geometry and Steering Reconstruction for Powered Two Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui, HI, United States. pp.2024--2029, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer for Motorcycle State Estimation and Tire Cornering Stiffness Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.3018-3024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Perspective Mapping Roll Angle Estimation for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Parameters Identification and State Estimation based on Unknown Input Observer for a class of LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1120--1125, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider weight consideration for observer design with an application to the estimation of the lateral motorcycle dynamics and rider's action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3237--3242, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of SISO uncertain nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded flatness-based observation approach for lateral motorcycle dynamics estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3243--3248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer robust fault estimation for motorcycle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ait Oufroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Calabria, Italy. pp.127--132, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2017.8000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests * *This work is supported by National Agency of Research under the framework VIROLO++.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.3400--3405, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy PID control for a quadrotor stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Workshop on Materials and Engineering in Aeronautics (MEA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Moscow, Russia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/312/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of lateral motorcycle dynamics and rider action with Luenberger observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2392--2397, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2016.7795941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller and separation principle for TS systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.954--959, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of uncertain nonlinear underactuated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling, Identification and Control (ICMIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, 8th International Conference on Modelling, Identification and Control (ICMIC 2016), Algeria. pp.677--682, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Estimation of Longitudinal Dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.921--926, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the algebraic estimation of whole two-wheeled vehicles dynamics via High Order Sliding Mode Differentiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic control, Telecommunication and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the leaning limit dynamics of Powered Two Wheeled vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.701--706, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Lateral Dynamics and Road Curvature for Two-Wheeled Vehicles: A HOSM Observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.2806--2811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Maximal Safe Speed in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.340--346, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Motorcycle's Lean and Steering Dynamics Estimation: a Takagi-Sugeno Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States. pp.5654--5659, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based controller for single track vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.7420 - 7425, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6761067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Angle Observer-Based Controller Design for Powered Two-Wheelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Dynamics and Control of Single Track Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Narashino, Japan. pp.80 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and Steering Motorcycle Dynamics Reconstruction : An Unknown Input HOSMO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, DC, United States. pp.2821--2826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Lateral Dynamic Estimation and Lateral Tire-Road Forces Reconstruction Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.821--826, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la dynamique latérale pour véhicules à deux roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Two Integral (P2I) Observer Synthesis for Single Track Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.1530--1535, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Dynamics Reconstruction for Sharp'71 Motorcycle Model with P2I Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique limite pour systèmes d'alertes aux conducteurs des deux-roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for two-wheeled vehicle : A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Control based on VGSTA for Single Track Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, (CDC-ECC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.8243--8248, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6161063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for a single track vehicle: A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.934--939, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on single track vehicle and motorcycle simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.940--945, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Speed Profile in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouvelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.1172 --1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider Steer Torque Estimation for Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Khettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Boston, MA, United States. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascaded feedback linearizing control of nonholonomic mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Canadian Conference on Electrical and Computer Engineering (CCECE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Calgary, AB, Canada. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2010.5575198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Identification of 2 DOF Low Cost Driving Simulator: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, TOYAMA, Japan. pp.1167-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Safety: Warning System for Control Loss of Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.298--295, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of 2 DOF low cost platform for driving simulator: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2009 - The 18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toyama, France. pp.1167-1172, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2009.5326344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Motorcycle-Infrastructure-Driver Roll Angle Profile for Loss Control Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St Louis, MO., United States. pp.492--497, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 DOF Low Cost Platform for Driving Simulator: Design and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, SINGAPOUR, Singapore. pp.1206-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Identification for Motorcycle Simulator's Platform Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.133--138, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable Two Wheeled Vehicle Dynamics Synthesis for Interactive Motorcycle Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Motorcycle Simulator Platform: Mechatronics Design, Dynamics Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Wheeled Vehicle Dynamics Synthesis for Real-Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hima Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANNABA, Algeria. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Predictive Controller design for speed control and Load Torque rejection of Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouhrouche Mohand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seattle, WA, United States. pp.1139--1144, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2008.4586646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Wheeled Vehicle Driving Simulator: Design and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV&amp;apos;07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.176--181, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4283070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Dynamic Model Synthesis for Two Wheeled Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Intelligent Transportation Systems (ITSC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seattle, United States. pp.812--817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interaction: Progress and Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Modeling and Diagnostic (ICCMD&amp;apos;06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annaba, Algeria. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Collaborative haptic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tourbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Application (CCA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munchen, Germany. pp.187--192, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2006.285890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Movement for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2006 American Control Conference (ACC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis, Minnesota, United States. pp.2599--2604, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2006.1656614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Cueing Algorithms for Small Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.3189--3194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic and Adaptive Washout Comparison for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Mediterranean Conference on Control and Automation (MED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Analysis of Master-Model Based controller for stabilizing delayed haptic interaction: An LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal. pp.1449-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABLE SHARED VIRTUAL ENVIRONMENT HAPTIC INTERACTION UNDER TIME-VARYING DELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Methods and Models in Automation and Robotics (MMAR'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Poland. pp.1145--1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smit h-prediction based Haptic Feedback Controller for Time Delayed Virtual Environments Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.4303-4309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Constraints Impact on Steering in VR Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY ISTE, pp.160, 2013, 978-1-84821-467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Abbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.599, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal mechatronics for driving simulator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic &amp; Innovative Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bentham Science Publishers Ltd, pp.70--86, 2012, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/978160805441111201010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Transsission Delay on Haptic Perception in Shared Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">End-to-End Quality of Service Engineering in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.435-448, 2009, 9781848210615. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10: Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I2S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.289--303, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport interne, Projet SIMACOM (SIMulateur pour l&apos;Apprentissage de la COnduite de 2 roues Motorisés) : Modélisation dynamique de véhicules de roues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat INTUITION IST-NMP-1-507248, WP1.A.2 State of the art and literature review on Virtual Reality over the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Identification of a Powered Two-Wheeled Vehicles : Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantication de risque pour les véhicules a deux-roues motorisés (V2RM) : Aspects d'Estimation & de Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de Paramètres et Estimation des Etats dynamiques des véhicules à deux roues motorisés (V2RM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de dispositifs à retour haptique en présence de retards de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00734283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, Mécatronique et Contrôle des Plateformes dédiées aux Applications Centrées Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CE121C7"/>
+    <w:nsid w:val="7C117534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-arioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9693-2619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084086726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197124423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357461644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Zhuang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heuillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04270973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Youcef-Toumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Fouka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3066417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benyoucef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3093067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999679" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Fouka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Damon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2019.2904384" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2831260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Cherrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boubertakh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-017-0044-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Habib Dabladji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2591329" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2300633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2215052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2012.762536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024106504729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313FB25DF86FEAE5BA69AE8AA8EFADD131085BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04842892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Fellag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885895" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004311" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683139" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304215" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2019.8743290" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916883" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2018.8361306" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Habib Dabladji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619637" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581182" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431615" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192074" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2017.8000079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/312/1/012002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Damon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587936" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804197" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330660" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Chenane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548761" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dabladji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761067" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580723" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenane Chabane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265856" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692567v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983232" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983083" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveli&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869462v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Merabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2010.5575198" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106468" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2009.5326344" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309702" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2588" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342937v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2369" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342963v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952964" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hima Salim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouhrouche Mohand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2008.4586646" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342938v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tourbah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.285890" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879119v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Abbassi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805441111201010070" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645991v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch17" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342903v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342968v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-arioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9693-2619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084086726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197124423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357461644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Zhuang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heuillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04270973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Youcef-Toumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Fouka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3066417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benyoucef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3093067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999679" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Fouka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Damon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2019.2904384" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2831260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Cherrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boubertakh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-017-0044-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Habib Dabladji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2591329" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2300633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2215052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2012.762536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024106504729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313FB25DF86FEAE5BA69AE8AA8EFADD131085BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04842892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Fellag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885895" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617244" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004311" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304215" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2019.8743290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916883" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2018.8361306" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569422" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Habib Dabladji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619637" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581182" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431615" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123128" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2017.8000079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/312/1/012002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Damon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587936" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804197" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330660" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Chenane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548761" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dabladji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580723" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenane Chabane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265856" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983232" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983083" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveli&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869462v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Merabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2010.5575198" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106468" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2009.5326344" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309702" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952964" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342937v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2369" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2588" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hima Salim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouhrouche Mohand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2008.4586646" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342938v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tourbah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.285890" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879119v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Abbassi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805441111201010070" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645991v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch17" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>