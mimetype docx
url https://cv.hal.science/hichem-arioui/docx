--- v1 (2026-04-14)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hichem Arioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor, Vice-President of International Affairs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hichem-arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9693-2619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084086726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197124423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357461644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After earning an Engineering degree in Automatic Control from the University of Annaba (Algeria, 1998), I pursued a Master's in Robotics at Sorbonne University (formerly UPMC), followed by a PhD in Robotics at the University of Évry Paris-Saclay (1999–2002). During my doctoral studies, I also completed a research mobility period at the French Atomic Energy Commission (CEA Saclay). I defended my Habilitation to Supervise Research (HDR) in 2010, focusing on mechatronic platform design for human-centered motion rendering applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently Full Professor at the University Évry Paris-Saclay, specializing in the modeling, estimation, and control of dynamic systems, with applications in robotics, driving simulation, and road safety for powered two-wheeler vehicles (PTW). I have led several national research projects (ANR VIGISIM, SIMACOM, VIROLO++, eMC2) and contributed to numerous international collaborations (MIT, UNAM, SMU, POLIMI, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities have resulted in over 100 publications, including 23 journal articles and several books and book chapters. I have supervised 14 PhD theses, with 3 ongoing, and multiple postdoctoral researchers and Master’s students. My work on dynamic simulators and PTW safety has been recognized internationally, including awards and expert consultations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alongside research, I am deeply involved in academic responsibilities: I have managed Bachelor's and Master's programs, directed the Department of Electrical Engineering, and currently serve as Vice President for International Relations, Innovation, and Strategic Partnerships at the University of Évry Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening temporal action segmentation through diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.113163. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Automation of Neural Network Design: A Survey on Differentiable Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (11), pp.270. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.5759--5766. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.42--48. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASiam: Efficient Representation Learning using Neural Architecture Search for Siamese Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 222, pp.58--70. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle State Estimation and Tire Cornering Stiffness Identification Applied to Road Safety: Using Observer-Based Identifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.7017--7027. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3066417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics From Motion: Unknown Input Observer and Dynamic Extension Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1340--1345. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3093067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Dynamics Decoupling to Overcome Unmeasurable Premise Variables in Takagi–Sugeno Observer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.61--66. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Order Observer With Unmatched Constraint: Unknown Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.1026--1031. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2920820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Lateral Motorcycle Dynamics Estimation: Validation of Luenberger LPV Observer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.277--286. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2019.2904384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Lateral Position, Steering Behavior Estimation, and Road Curvature Prediction for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2694-2701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2831260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy PID Control for a Class of Uncertain MIMO Nonlinear Systems with Dead-zone Inputs’ Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.21--39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40998-017-0044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Motorcycle Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1052--1059. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2016.2591329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-Input Observer Design for Motorcycle Lateral Dynamics: TS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.12--26. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unknown Input HOSM Approach to Estimate Lean and Steering Motorcycle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (7), pp.3116--3127. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2300633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Riding Simulator: How to Estimate Robustly the Rider's Action?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2215052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of a two-wheeled vehicle: Jourdain formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.648- 670. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2012.762536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Experiments of a 2 DOF Vehicle Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René J. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.357--368. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2090675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics, Design and Modeling of a Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5), pp.805 - 818. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2009.2035499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Controller for Interactive Delayed Force Feedback Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.193--207. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024106504729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robot Technology (ICCRT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.118--122, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRT63554.2025.11072737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.5759-5766, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Swing-Up PD and Sliding Mode Control for Rotary Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Fellag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Electrical Engineering (ICAEE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospectral collocation for safe optimal motorcycle trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.7252--7257, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Estimation for Motorcycles Using Image-to-Road Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.3199--3205, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in visual-inertial lateral velocity estimation for motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Text Diffusion Prior Network for Action Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.79--85, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Siamese Network Design for Image Similarity Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.8--13, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Structure from Motion observer: Input to State Stability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11558--11563, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.999--1005, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-inertial lateral velocity estimation for motorcycles using inverse perspective mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.217--222, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-LPV Unknown Input Observer with Nonlinear Outputs: Application to Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.9312--9317, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure from Motion with Variable Focal Length: Interconnected Fuzzy Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.6145--6150, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics from Motion : Unknown Input Observer & dynamic extension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Calibration and Quasi-LPV Unknown Input Observer: Powered Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.3921--3926, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Camera Velocities and Point Feature Depth Estimation Using Unknown Input Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IROS Workshop on Planning, Perception, Navigation for Intelligent part of Vehicle IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Lane Crossing Point Tracking for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected Observers for a Powered Two-Wheeled Vehicles: Both Lateral and Longitudinal Dynamics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing and Control (ICNSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Banff, Canada. pp.163--168, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2019.8743290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Steady-State Cornering Analysis for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aukland, New Zealand. pp.3782--3787, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatism reduction for Nonlinear Takagi-Sugeno Observer : Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1577--1582, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Estimation for a Point Feature: Structure from motion & Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.3991--3996, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle inertial parameters identification via algorithmic computation of state and design sensitivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Changshu, Suzhou, China. pp.3926--3929, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2018.8500437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeled Vehicles Steering Behavior Study: Vision-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.355--360, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback control for lane change maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Networking, Sensing and Control (ICNSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Zhuhai, China. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2018.8361306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Geometry and Steering Reconstruction for Powered Two Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui, HI, United States. pp.2024--2029, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer for Motorcycle State Estimation and Tire Cornering Stiffness Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.3018-3024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Perspective Mapping Roll Angle Estimation for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Parameters Identification and State Estimation based on Unknown Input Observer for a class of LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1120--1125, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider weight consideration for observer design with an application to the estimation of the lateral motorcycle dynamics and rider's action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3237--3242, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of SISO uncertain nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded flatness-based observation approach for lateral motorcycle dynamics estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3243--3248, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer robust fault estimation for motorcycle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ait Oufroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Calabria, Italy. pp.127--132, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2017.8000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests * *This work is supported by National Agency of Research under the framework VIROLO++.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.3400--3405, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy PID control for a quadrotor stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Workshop on Materials and Engineering in Aeronautics (MEA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Moscow, Russia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/312/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of lateral motorcycle dynamics and rider action with Luenberger observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2392--2397, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2016.7795941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller and separation principle for TS systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.954--959, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of uncertain nonlinear underactuated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling, Identification and Control (ICMIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, 8th International Conference on Modelling, Identification and Control (ICMIC 2016), Algeria. pp.677--682, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Estimation of Longitudinal Dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.921--926, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the algebraic estimation of whole two-wheeled vehicles dynamics via High Order Sliding Mode Differentiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic control, Telecommunication and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the leaning limit dynamics of Powered Two Wheeled vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.701--706, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Lateral Dynamics and Road Curvature for Two-Wheeled Vehicles: A HOSM Observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.2806--2811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Maximal Safe Speed in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.340--346, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Motorcycle's Lean and Steering Dynamics Estimation: a Takagi-Sugeno Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States. pp.5654--5659, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based controller for single track vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.7420 - 7425, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6761067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Angle Observer-Based Controller Design for Powered Two-Wheelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Dynamics and Control of Single Track Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Narashino, Japan. pp.80 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and Steering Motorcycle Dynamics Reconstruction : An Unknown Input HOSMO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, DC, United States. pp.2821--2826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Lateral Dynamic Estimation and Lateral Tire-Road Forces Reconstruction Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.821--826, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la dynamique latérale pour véhicules à deux roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Two Integral (P2I) Observer Synthesis for Single Track Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.1530--1535, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Dynamics Reconstruction for Sharp'71 Motorcycle Model with P2I Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique limite pour systèmes d'alertes aux conducteurs des deux-roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for two-wheeled vehicle : A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Control based on VGSTA for Single Track Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, (CDC-ECC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.8243--8248, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6161063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for a single track vehicle: A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.934--939, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on single track vehicle and motorcycle simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.940--945, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Speed Profile in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouvelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.1172 --1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider Steer Torque Estimation for Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Khettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Boston, MA, United States. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascaded feedback linearizing control of nonholonomic mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Canadian Conference on Electrical and Computer Engineering (CCECE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Calgary, AB, Canada. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2010.5575198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Identification of 2 DOF Low Cost Driving Simulator: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, TOYAMA, Japan. pp.1167-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Safety: Warning System for Control Loss of Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.298--295, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of 2 DOF low cost platform for driving simulator: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2009 - The 18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toyama, France. pp.1167-1172, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2009.5326344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Motorcycle-Infrastructure-Driver Roll Angle Profile for Loss Control Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St Louis, MO., United States. pp.492--497, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 DOF Low Cost Platform for Driving Simulator: Design and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, SINGAPOUR, Singapore. pp.1206-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Identification for Motorcycle Simulator's Platform Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.133--138, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable Two Wheeled Vehicle Dynamics Synthesis for Interactive Motorcycle Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Motorcycle Simulator Platform: Mechatronics Design, Dynamics Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Wheeled Vehicle Dynamics Synthesis for Real-Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hima Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANNABA, Algeria. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Predictive Controller design for speed control and Load Torque rejection of Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouhrouche Mohand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seattle, WA, United States. pp.1139--1144, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2008.4586646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Wheeled Vehicle Driving Simulator: Design and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV&amp;apos;07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.176--181, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4283070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Dynamic Model Synthesis for Two Wheeled Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Intelligent Transportation Systems (ITSC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seattle, United States. pp.812--817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interaction: Progress and Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Modeling and Diagnostic (ICCMD&amp;apos;06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annaba, Algeria. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Collaborative haptic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tourbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Application (CCA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munchen, Germany. pp.187--192, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2006.285890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Movement for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2006 American Control Conference (ACC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis, Minnesota, United States. pp.2599--2604, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2006.1656614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Cueing Algorithms for Small Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.3189--3194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic and Adaptive Washout Comparison for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Mediterranean Conference on Control and Automation (MED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Analysis of Master-Model Based controller for stabilizing delayed haptic interaction: An LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal. pp.1449-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABLE SHARED VIRTUAL ENVIRONMENT HAPTIC INTERACTION UNDER TIME-VARYING DELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Methods and Models in Automation and Robotics (MMAR'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Poland. pp.1145--1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smit h-prediction based Haptic Feedback Controller for Time Delayed Virtual Environments Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.4303-4309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Constraints Impact on Steering in VR Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY ISTE, pp.160, 2013, 978-1-84821-467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Abbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.599, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal mechatronics for driving simulator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic &amp; Innovative Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bentham Science Publishers Ltd, pp.70--86, 2012, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/978160805441111201010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Transsission Delay on Haptic Perception in Shared Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">End-to-End Quality of Service Engineering in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.435-448, 2009, 9781848210615. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10: Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I2S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.289--303, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport interne, Projet SIMACOM (SIMulateur pour l&apos;Apprentissage de la COnduite de 2 roues Motorisés) : Modélisation dynamique de véhicules de roues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat INTUITION IST-NMP-1-507248, WP1.A.2 State of the art and literature review on Virtual Reality over the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Identification of a Powered Two-Wheeled Vehicles : Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantication de risque pour les véhicules a deux-roues motorisés (V2RM) : Aspects d'Estimation & de Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de Paramètres et Estimation des Etats dynamiques des véhicules à deux roues motorisés (V2RM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de dispositifs à retour haptique en présence de retards de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00734283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, Mécatronique et Contrôle des Plateformes dédiées aux Applications Centrées Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hichem Arioui </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor, Vice-President of International Affairs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hichem-arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9693-2619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084086726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197124423</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=LR1NloEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357461644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After earning an Engineering degree in Automatic Control from the University of Annaba (Algeria, 1998), I pursued a Master's in Robotics at Sorbonne University (formerly UPMC), followed by a PhD in Robotics at the University of Évry Paris-Saclay (1999–2002). During my doctoral studies, I also completed a research mobility period at the French Atomic Energy Commission (CEA Saclay). I defended my Habilitation to Supervise Research (HDR) in 2010, focusing on mechatronic platform design for human-centered motion rendering applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am currently Full Professor at the University Évry Paris-Saclay, specializing in the modeling, estimation, and control of dynamic systems, with applications in robotics, driving simulation, and road safety for powered two-wheeler vehicles (PTW). I have led several national research projects (ANR VIGISIM, SIMACOM, VIROLO++, eMC2) and contributed to numerous international collaborations (MIT, UNAM, SMU, POLIMI, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities have resulted in over 100 publications, including 23 journal articles and several books and book chapters. I have supervised 14 PhD theses, with 3 ongoing, and multiple postdoctoral researchers and Master’s students. My work on dynamic simulators and PTW safety has been recognized internationally, including awards and expert consultations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alongside research, I am deeply involved in academic responsibilities: I have managed Bachelor's and Master's programs, directed the Department of Electrical Engineering, and currently serve as Vice President for International Relations, Innovation, and Strategic Partnerships at the University of Évry Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening temporal action segmentation through diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.113163. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Automation of Neural Network Design: A Survey on Differentiable Neural Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (11), pp.270. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3665138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.5759--5766. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 176, pp.42--48. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2023.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASiam: Efficient Representation Learning using Neural Architecture Search for Siamese Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 222, pp.58--70. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle State Estimation and Tire Cornering Stiffness Identification Applied to Road Safety: Using Observer-Based Identifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.7017--7027. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3066417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics From Motion: Unknown Input Observer and Dynamic Extension Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.1340--1345. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3093067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Dynamics Decoupling to Overcome Unmeasurable Premise Variables in Takagi–Sugeno Observer Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.61--66. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.2999679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Order Observer With Unmatched Constraint: Unknown Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.1026--1031. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2920820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering and Lateral Motorcycle Dynamics Estimation: Validation of Luenberger LPV Observer Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.277--286. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2019.2904384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Lateral Position, Steering Behavior Estimation, and Road Curvature Prediction for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (3), pp.2694-2701. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2018.2831260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy PID Control for a Class of Uncertain MIMO Nonlinear Systems with Dead-zone Inputs’ Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.21--39. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40998-017-0044-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Motorcycle Braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1052--1059. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2016.2591329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-Input Observer Design for Motorcycle Lateral Dynamics: TS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.12--26. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unknown Input HOSM Approach to Estimate Lean and Steering Motorcycle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (7), pp.3116--3127. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2300633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Riding Simulator: How to Estimate Robustly the Rider's Action?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2215052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of a two-wheeled vehicle: Jourdain formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (5), pp.648- 670. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00423114.2012.762536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Experiments of a 2 DOF Vehicle Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René J. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (2), pp.357--368. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2090675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics, Design and Modeling of a Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5), pp.805 - 818. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2009.2035499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Controller for Interactive Delayed Force Feedback Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (2), pp.193--207. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024106504729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Technique to Estimate the Roll Angle of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control and Robot Technology (ICCRT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.118--122, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRT63554.2025.11072737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Estimation of Motorcycle Attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.5759-5766, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3300543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Swing-Up PD and Sliding Mode Control for Rotary Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Fellag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Electrical Engineering (ICAEE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, Algeria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudospectral collocation for safe optimal motorcycle trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.7252--7257, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity Estimation for Motorcycles Using Image-to-Road Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.3199--3205, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action Text Diffusion Prior Network for Action Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.79--85, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in visual-inertial lateral velocity estimation for motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Real-Time Road Curvature Estimation : Visual-Inertial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.4953--4958, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Siamese Network Design for Image Similarity Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orleans, France. pp.8--13, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Structure from Motion observer: Input to State Stability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.11558--11563, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based approach for estimating lateral dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.999--1005, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-inertial lateral velocity estimation for motorcycles using inverse perspective mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.217--222, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric approach for estimating sideslip angle for Powered Two- Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision (ICARCV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. pp.905--910, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-aid effects on novice drivers of Powered Two-Wheeled Vehicles on a virtual simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Advancess in Applied Mathematics (ICAAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-LPV Unknown Input Observer with Nonlinear Outputs: Application to Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi'an, China. pp.9312--9317, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Kinematics from Motion : Unknown Input Observer & dynamic extension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure from Motion with Variable Focal Length: Interconnected Fuzzy Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th IEEE conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. pp.6145--6150, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Calibration and Quasi-LPV Unknown Input Observer: Powered Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea. pp.3921--3926, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Lane Crossing Point Tracking for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected Observers for a Powered Two-Wheeled Vehicles: Both Lateral and Longitudinal Dynamics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networking, Sensing and Control (ICNSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Banff, Canada. pp.163--168, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2019.8743290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Camera Velocities and Point Feature Depth Estimation Using Unknown Input Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IROS Workshop on Planning, Perception, Navigation for Intelligent part of Vehicle IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Steady-State Cornering Analysis for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aukland, New Zealand. pp.3782--3787, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatism reduction for Nonlinear Takagi-Sugeno Observer : Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1577--1582, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth Estimation for a Point Feature: Structure from motion & Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.3991--3996, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback control for lane change maneuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Networking, Sensing and Control (ICNSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Zhuhai, China. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2018.8361306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle inertial parameters identification via algorithmic computation of state and design sensitivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Changshu, Suzhou, China. pp.3926--3929, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2018.8500437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powered Two-Wheeled Vehicles Steering Behavior Study: Vision-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.355--360, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road Geometry and Steering Reconstruction for Powered Two Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Maui, HI, United States. pp.2024--2029, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer for Motorcycle State Estimation and Tire Cornering Stiffness Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.3018-3024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Perspective Mapping Roll Angle Estimation for Motorcycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th International Conference on Control, Automation, Robotics and Vision (ICARCV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Parameters Identification and State Estimation based on Unknown Input Observer for a class of LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1120--1125, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider weight consideration for observer design with an application to the estimation of the lateral motorcycle dynamics and rider's action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3237--3242, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded flatness-based observation approach for lateral motorcycle dynamics estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.3243--3248, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2017.8123128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of SISO uncertain nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer robust fault estimation for motorcycle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Ait Oufroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Networking, Sensing and Control (ICNSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Calabria, Italy. pp.127--132, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2017.8000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests * *This work is supported by National Agency of Research under the framework VIROLO++.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.3400--3405, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy PID control for a quadrotor stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Workshop on Materials and Engineering in Aeronautics (MEA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Moscow, Russia. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/312/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of lateral motorcycle dynamics and rider action with Luenberger observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2392--2397, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2016.7795941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller and separation principle for TS systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications (CCA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.954--959, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive fuzzy PID control for a class of uncertain nonlinear underactuated systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Cherrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boubertakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Modelling, Identification and Control (ICMIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, 8th International Conference on Modelling, Identification and Control (ICMIC 2016), Algeria. pp.677--682, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Estimation of Longitudinal Dynamics of Powered Two-Wheeled Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.921--926, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the algebraic estimation of whole two-wheeled vehicles dynamics via High Order Sliding Mode Differentiators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automatic control, Telecommunication and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the leaning limit dynamics of Powered Two Wheeled vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Networking, Sensing and Control (ICNSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Miami, FL, United States. pp.701--706, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2014.6819711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Lateral Dynamics and Road Curvature for Two-Wheeled Vehicles: A HOSM Observer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El-Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.2806--2811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roll Angle Observer-Based Controller Design for Powered Two-Wheelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Dynamics and Control of Single Track Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Narashino, Japan. pp.80 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Maximal Safe Speed in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.340--346, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based controller for single track vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.7420 - 7425, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6761067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Motorcycle's Lean and Steering Dynamics Estimation: a Takagi-Sugeno Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Dabladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, United States. pp.5654--5659, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2013.6580723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean and Steering Motorcycle Dynamics Reconstruction : An Unknown Input HOSMO Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Control Conference (ACC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Washington, DC, United States. pp.2821--2826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Lateral Dynamic Estimation and Lateral Tire-Road Forces Reconstruction Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.821--826, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional Two Integral (P2I) Observer Synthesis for Single Track Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation (MED 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.1530--1535, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral Dynamics Reconstruction for Sharp'71 Motorcycle Model with P2I Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabane Chenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la dynamique latérale pour véhicules à deux roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenane Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique limite pour systèmes d'alertes aux conducteurs des deux-roues motorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Stabilization for Remote Control of An Assistive Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.4898--4903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Control of an Assistive Robot using Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nadrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Temzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hoppenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallin, Estonia. pp.211--216, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.2011.6088570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for two-wheeled vehicle : A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Control based on VGSTA for Single Track Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, (CDC-ECC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, FL, United States. pp.8243--8248, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6161063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for a single track vehicle: A Takagi-Sugeno approach with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.934--939, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on single track vehicle and motorcycle simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.940--945, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Speed Profile in Cornering Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouvelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.1172 --1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider Steer Torque Estimation for Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Khettat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Boston, MA, United States. pp.25--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust cascaded feedback linearizing control of nonholonomic mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Canadian Conference on Electrical and Computer Engineering (CCECE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Calgary, AB, Canada. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2010.5575198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Identification of 2 DOF Low Cost Driving Simulator: Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, TOYAMA, Japan. pp.1167-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Safety: Warning System for Control Loss of Two-Wheeled Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.298--295, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and identification of 2 DOF low cost platform for driving simulator: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2009 - The 18th IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Toyama, France. pp.1167-1172, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2009.5326344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Motorcycle-Infrastructure-Driver Roll Angle Profile for Loss Control Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St Louis, MO., United States. pp.492--497, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 DOF Low Cost Platform for Driving Simulator: Design and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2009 IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, SINGAPOUR, Singapore. pp.1206-1211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitable Two Wheeled Vehicle Dynamics Synthesis for Interactive Motorcycle Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress, International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Motorcycle Simulator Platform: Mechatronics Design, Dynamics Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Identification for Motorcycle Simulator's Platform Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.133--138, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2952964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Wheeled Vehicle Dynamics Synthesis for Real-Time Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hima Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation (CISA 08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, ANNABA, Algeria. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Predictive Controller design for speed control and Load Torque rejection of Induction Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouhrouche Mohand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Seattle, WA, United States. pp.1139--1144, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2008.4586646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Wheeled Vehicle Driving Simulator: Design and Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV&amp;apos;07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, Turkey. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.176--181, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4283070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motorcycle Dynamic Model Synthesis for Two Wheeled Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Intelligent Transportation Systems (ITSC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seattle, United States. pp.812--817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Interaction: Progress and Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Modeling and Diagnostic (ICCMD&amp;apos;06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annaba, Algeria. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Collaborative haptic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tourbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Application (CCA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munchen, Germany. pp.187--192, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2006.285890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Movement for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2006 American Control Conference (ACC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis, Minnesota, United States. pp.2599--2604, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2006.1656614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Cueing Algorithms for Small Driving Simulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.3189--3194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classic and Adaptive Washout Comparison for a Low Cost Driving Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Mediterranean Conference on Control and Automation (MED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.586--591, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Analysis of Master-Model Based controller for stabilizing delayed haptic interaction: An LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal. pp.1449-1455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABLE SHARED VIRTUAL ENVIRONMENT HAPTIC INTERACTION UNDER TIME-VARYING DELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Methods and Models in Automation and Robotics (MMAR'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Poland. pp.1145--1150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smit h-prediction based Haptic Feedback Controller for Time Delayed Virtual Environments Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.4303-4309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Constraints Impact on Steering in VR Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaida Alrazouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chellali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st ACM Symposium on Virtual Reality Software and Technology (VRST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montreal, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY ISTE, pp.160, 2013, 978-1-84821-467-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 1st Mediterranean Conference on Intelligent Systems and Automation (CISA 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochdi Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Abbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.599, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal mechatronics for driving simulator design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic &amp; Innovative Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bentham Science Publishers Ltd, pp.70--86, 2012, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/978160805441111201010070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Transsission Delay on Haptic Perception in Shared Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid Mellouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">End-to-End Quality of Service Engineering in Next Generation Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.435-448, 2009, 9781848210615. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611470.ch17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10: Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I2S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service : applications temps réel et multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.289--303, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des réseaux de communication sur la perception haptique en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes du contrôle de la qualité de service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mohellebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat INTUITION IST-NMP-1-507248, WP1.A.2 State of the art and literature review on Virtual Reality over the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport interne, Projet SIMACOM (SIMulateur pour l&apos;Apprentissage de la COnduite de 2 roues Motorisés) : Modélisation dynamique de véhicules de roues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-DARTS: Distributed Differentiable Architecture Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Heuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Youcef-Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral & Steering Dynamics Estimation for Single Track Vehicle: Experimental Tests ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Identification of a Powered Two-Wheeled Vehicles : Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Nehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantication de risque pour les véhicules a deux-roues motorisés (V2RM) : Aspects d'Estimation & de Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de Paramètres et Estimation des Etats dynamiques des véhicules à deux roues motorisés (V2RM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Fouka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Evry-Val-d'Essonne - IBISC Lab. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de dispositifs à retour haptique en présence de retards de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00734283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, Mécatronique et Contrôle des Plateformes dédiées aux Applications Centrées Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Arioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00621269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C117534"/>
+    <w:nsid w:val="DA869ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-arioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9693-2619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084086726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197124423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357461644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Zhuang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heuillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04270973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Youcef-Toumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.10.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Fouka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3066417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benyoucef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3093067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999679" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Fouka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Damon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2019.2904384" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2831260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Cherrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boubertakh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-017-0044-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Habib Dabladji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2591329" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2300633" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2215052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2012.762536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024106504729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313FB25DF86FEAE5BA69AE8AA8EFADD131085BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04842892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Fellag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885895" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617244" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004311" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560814" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304215" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2019.8743290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916883" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029925" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029396" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2018.8361306" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569422" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Habib Dabladji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619637" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581182" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431615" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123128" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2017.8000079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.592" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/312/1/012002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795941" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Damon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587936" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804197" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330660" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Chenane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548761" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dabladji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580723" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenane Chabane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265856" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983232" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983083" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveli&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869462v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Merabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2010.5575198" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106468" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2009.5326344" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309702" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952964" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342937v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2369" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2588" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420878v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hima Salim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouhrouche Mohand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2008.4586646" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342967v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342938v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tourbah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.285890" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879119v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Abbassi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859823v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805441111201010070" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645991v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch17" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342899v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986890v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-arioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9693-2619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084086726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197124423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=LR1NloEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357461644" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danfeng Zhuang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04181844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Alrazouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3300543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04270973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Youcef-Toumi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.10.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.144" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Fouka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3066417" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benyoucef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3093067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.2999679" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjda Fouka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920820" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Damon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2019.2904384" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2831260" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Cherrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boubertakh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-017-0044-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Habib Dabladji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2591329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.05.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Davila" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2300633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2215052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2012.762536" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024106504729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/313FB25DF86FEAE5BA69AE8AA8EFADD131085BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05193638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRT63554.2025.11072737" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04853251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04842892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Fellag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783221" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pryde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885895" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04469897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383501" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617244" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1270" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.450" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155807" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004311" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560814" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2019.8743290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417634v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916883" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420382v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029925" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029396" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2018.8361306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2018.8500437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581298" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Habib Dabladji" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581182" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431615" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123127" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8123128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ait Oufroukh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2017.8000079" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.592" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742587v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/312/1/012002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2016.7795941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Damon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587936" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Chenane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2014.6819711" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Dabladji" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Slimi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548761" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113139v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761067" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2013.6580723" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728294" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenane Chabane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265856" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692566v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565347v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Temzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadrag" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2011.6088570" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983232" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515560v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveli&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Merabet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2010.5575198" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106468" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2009.5326344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309702" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342937v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2369" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2588" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342963v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952964" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hima Salim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouhrouche Mohand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2008.4586646" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342938v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tourbah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.285890" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702168v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702177v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05393071v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861874v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343097v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Merzouki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Abbassi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859823v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805441111201010070" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611470.ch17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342902v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342968v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324857v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520798v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094324v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986890v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621269v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>