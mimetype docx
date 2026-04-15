--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -295,1233 +295,1242 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.111210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 207, pp.111210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing scalable reconfigurable manufacturing systems through robust optimisation: energy efficiency and cost minimisation under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ostovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (8), pp.3064-3089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2024.2445710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for the special issue: AI and data-driven decisions in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (8), pp.3599-3604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-024-02499-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity and Integrability-based Energy Minimization in a Reconfigurable Manufacturing Environment: A Non-linear Mixed Integer Formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Heuristic-based Non-Linear Mixed Integer Approach for Optimizing Modularity and Integrability in a Sustainable Reconfigurable Manufacturing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Bortolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2852⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05366-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526668v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heuristic-based Non-Linear Mixed Integer Approach for Optimizing Modularity and Integrability in a Sustainable Reconfigurable Manufacturing Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modularity and Integrability-based Energy Minimization in a Reconfigurable Manufacturing Environment: A Non-linear Mixed Integer Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bortolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-05366-y⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.10726-10731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567292v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Reconfigurable Manufacturing System (SRMS): Multi-Objective Based Approaches for Process Plan Generation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2020.1766719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Approach for Machine Layout Design UnderFamily Product Evolution For Reconfigurable Manufacturing Systems.</w:t>
+                <w:t xml:space="preserve">Machine Layout Design Problem Under Product Family Evolution in Reconfigurable Manufacturing Environment: A Two-Phase Based-AMOSA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (1-4), pp.375-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-03865-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095905v1</w:t>
+                <w:t xml:space="preserve">hal-02128566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Layout Design Problem Under Product Family Evolution in Reconfigurable Manufacturing Environment: A Two-Phase Based-AMOSA Approach</w:t>
+                <w:t xml:space="preserve">A New Hybrid Approach for Machine Layout Design UnderFamily Product Evolution For Reconfigurable Manufacturing Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.1379-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-019-03865-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128566v1</w:t>
+                <w:t xml:space="preserve">hal-02095905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity assessment in reconfigurable manufacturing system (RMS) design: an Archived Multi-Objective Simulated Annealing-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (1-4), pp.729 - 749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-017-0803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layout evolution effort for product family in Reconfigurable Manufacturing System design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), pp.10166-10171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility-based multi-objective approach for machines selection in reconfigurable manufacturing system (RMS) design under unavailability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (20), pp.6033 - 6051. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1321802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heuristic to Minimize Machine’s Unavailability Impact on Reconfigurable Manufacturing System Using Reconfigurable Process Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, IFAC-PapersOnLine 49-12 (2016), IFAC-PapersOnLine (49), pp.1626-1631. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1531,2440 +1540,2440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Robust Workforce Allocation with Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourandokht Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workforce Management and Resource Selection with Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourandokht Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC MIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TRONDHEIM, Norway. pp.2165-2170, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating AI with Lean Manufacturing in the Context of Industry 4.0/5.0: Current Trends and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aze-Eddine Boursali</w:t>
+                <w:t xml:space="preserve">A Digital Twin Framework for Flexible Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nizar Sid-Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.206-217, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71633-1_15⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.155-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71645-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283274v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Workforce and Process Planning For Socio-Economic Sustainable RMS: Lp-metric vs Epsilon Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+                <w:t xml:space="preserve">Integrating AI with Lean Manufacturing in the Context of Industry 4.0/5.0: Current Trends and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aze-Eddine Boursali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science, 5th International Conference on Industry 4.0 and Smart Manufacturing (ISM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.206-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71633-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.01.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-04434067v1</w:t>
+                <w:t xml:space="preserve">hal-05283274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Weighted Tchebycheff-Based Approach for Sustainable Multi-Objective Workforce and Process Planning in Reconfigurable Manufacturing Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Workforce and Process Planning For Socio-Economic Sustainable RMS: Lp-metric vs Epsilon Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ostovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.104⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science, 5th International Conference on Industry 4.0 and Smart Manufacturing (ISM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lisbonne, Portugal. pp.456-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04709598v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04434067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Klement</w:t>
+                <w:t xml:space="preserve">Augmented Weighted Tchebycheff-Based Approach for Sustainable Multi-Objective Workforce and Process Planning in Reconfigurable Manufacturing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ostovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienna, France. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770839v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04709598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Twin Framework for Flexible Manufacturing System</w:t>
+                <w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Nizar Sid-Lakhdar</w:t>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Souier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233672v1</w:t>
+                <w:t xml:space="preserve">hal-04770839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Configuration Design of Sustainable Reconfigurable Manufacturing System Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ostovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Networking, Sensing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icnsc58704.2023.10319022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Framework for Reconfigurable Manufacturing Systems: Challenges and Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.553-562, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Circular Economy: Research Roadmap for Circular Integrated Production Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.789-796, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03350984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Twin Modular Framework for Reconfigurable Manufacturing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Process Quality-based Multi-objective Multi-part Approach for the Integrated Process Planning and Scheduling (IPPS) Problem in Reconfigurable Manufacturing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bortolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gabriele Galizia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2020: Advances in Production Management Systems. Towards Smart and Digital Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_57⟩</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10755-10760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923302v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis on Energy and Sustainability of Reconfigurable Manufacturing System (RMS) Design: A Bi-level Decomposition Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Digital Twin Modular Framework for Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEM45057.2020.9309742⟩</w:t>
+              <w:t xml:space="preserve">APMS 2020: Advances in Production Management Systems. Towards Smart and Digital Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.493-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131857v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Digitalized and Servitized Production Systems: Requirements and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schneider</w:t>
+                <w:t xml:space="preserve">Diagnosis on Energy and Sustainability of Reconfigurable Manufacturing System (RMS) Design: A Bi-level Decomposition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.501-508, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEM45057.2020.9309742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02925983v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Process Quality-based Multi-objective Multi-part Approach for the Integrated Process Planning and Scheduling (IPPS) Problem in Reconfigurable Manufacturing Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable Digitalized and Servitized Production Systems: Requirements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Morganti</w:t>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2857⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.501-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526666v1</w:t>
+                <w:t xml:space="preserve">emse-02925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sustainable Reconfigurable Manufacturing System Designing With Focus On Environmental Hazardous Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 23rd International Conference on Emerging Technologies and Factory Automation ( ETFA2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zaragoza, Spain. pp.317-324, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2019.8869380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’évolution de la famille de produit dans l’agen-cement des machines reconfigurables : approche multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision ROADEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid multi-objective based approach for sustainable process plan generation in a reconfigurable manufacturing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDIN'2018 - IEEE 16th International Conference on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, France. pp.343-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INDIN.2018.8472051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and multi-objective evolutionary-based approaches for process plan generation in a reconfigurable manufacturing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive Search Based Heuristic for Solving Machine Layout Problem in Reconfigurable Manufacturing System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.78-83, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle famille d’indicateurs de performance pour la conception d’un système manufacturier reconfigurable (RMS) : approches évolutionnaires multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes journées STP (Sciences et Techniques de la Production) GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new flexibility index for machines selection in Reconfigurable Manufacturing System design problem: Multi-objective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Metz, France. pp.989-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Robustness index for machines selection in Reconfigurable Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM), 2015 International Conference on. IEEE, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.1019-1026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3974,137 +3983,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Plan Generation for Reconfigurable Manufacturing Systems: Exact vs Evolutionary-Based Multi-Objective Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heurististics for optimization and learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4114,114 +4123,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle famille d’indicateurs de performance pour la conception d’un système manufacturier reconfigurable (RMS) : approches évolutionnaires multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes et contrôle [cs.SY]. Université de Lorraine, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LORR0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01886887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4289,51 +4298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D854C7B5"/>
+    <w:nsid w:val="E1A7FE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-haddou-benderbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230569269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8452-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ostovari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Haddou Benderbal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2445710" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgarbossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02499-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bortolini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05366-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1766719" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03865-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourandokht Karimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aze-Eddine Boursali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71633-1_15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04434067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04709598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nizar Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71645-4_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc58704.2023.10319022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_57" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morganti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele Galizia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2857" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02136973v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869380" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02102468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-haddou-benderbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230569269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8452-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ostovari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Haddou Benderbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2445710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgarbossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02499-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05366-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bortolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2852" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1766719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03865-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourandokht Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nizar Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71645-4_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aze-Eddine Boursali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71633-1_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04434067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04709598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc58704.2023.10319022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morganti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele Galizia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309742" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_58" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02136973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869380" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02102468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>