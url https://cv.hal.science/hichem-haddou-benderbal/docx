--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -229,304 +229,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in line balancing and model sequencing in assembly, disassembly and manufacturing environments</w:t>
+                <w:t xml:space="preserve">Enhancing scalable reconfigurable manufacturing systems through robust optimisation: energy efficiency and cost minimisation under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Battaïa</w:t>
+                <w:t xml:space="preserve">Alireza Ostovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207, pp.111210. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (8), pp.3064-3089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2445710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390105v1</w:t>
+                <w:t xml:space="preserve">hal-04861938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing scalable reconfigurable manufacturing systems through robust optimisation: energy efficiency and cost minimisation under uncertainty</w:t>
+                <w:t xml:space="preserve">New trends in line balancing and model sequencing in assembly, disassembly and manufacturing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Ostovari</w:t>
+                <w:t xml:space="preserve">Olga Battaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Haddou Benderbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (8), pp.3064-3089. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.111210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2445710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861938v1</w:t>
+                <w:t xml:space="preserve">hal-05390105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial for the special issue: AI and data-driven decisions in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Sgarbossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -612,64 +612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -716,64 +716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity and Integrability-based Energy Minimization in a Reconfigurable Manufacturing Environment: A Non-linear Mixed Integer Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Massimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bortolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -833,64 +833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Reconfigurable Manufacturing System (SRMS): Multi-Objective Based Approaches for Process Plan Generation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,64 +924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Layout Design Problem Under Product Family Evolution in Reconfigurable Manufacturing Environment: A Two-Phase Based-AMOSA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (1-4), pp.375-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,64 +1015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Hybrid Approach for Machine Layout Design UnderFamily Product Evolution For Reconfigurable Manufacturing Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (13), pp.1379-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1106,77 +1106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity assessment in reconfigurable manufacturing system (RMS) design: an Archived Multi-Objective Simulated Annealing-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94 (1-4), pp.729 - 749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1210,77 +1210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layout evolution effort for product family in Reconfigurable Manufacturing System design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), pp.10166-10171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,77 +1314,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility-based multi-objective approach for machines selection in reconfigurable manufacturing system (RMS) design under unavailability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (20), pp.6033 - 6051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,77 +1418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heuristic to Minimize Machine’s Unavailability Impact on Reconfigurable Manufacturing System Using Reconfigurable Process Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, IFAC-PapersOnLine 49-12 (2016), IFAC-PapersOnLine (49), pp.1626-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourandokht Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1675,68 +1675,68 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourandokht Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, TRONDHEIM, Norway. pp.2165-2170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
@@ -1747,646 +1747,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Twin Framework for Flexible Manufacturing System</w:t>
+                <w:t xml:space="preserve">Integrating AI with Lean Manufacturing in the Context of Industry 4.0/5.0: Current Trends and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Nizar Sid-Lakhdar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aze-Eddine Boursali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.155-167, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.206-217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71645-4_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71633-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233672v1</w:t>
+                <w:t xml:space="preserve">hal-05283274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating AI with Lean Manufacturing in the Context of Industry 4.0/5.0: Current Trends and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aze-Eddine Boursali</w:t>
+                <w:t xml:space="preserve">Multi-Objective Workforce and Process Planning For Socio-Economic Sustainable RMS: Lp-metric vs Epsilon Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ostovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Souier</w:t>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71633-1_15⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science, 5th International Conference on Industry 4.0 and Smart Manufacturing (ISM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lisbonne, Portugal. pp.456-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283274v1</w:t>
+                <w:t xml:space="preserve">emse-04434067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Workforce and Process Planning For Socio-Economic Sustainable RMS: Lp-metric vs Epsilon Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Augmented Weighted Tchebycheff-Based Approach for Sustainable Multi-Objective Workforce and Process Planning in Reconfigurable Manufacturing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ostovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science, 5th International Conference on Industry 4.0 and Smart Manufacturing (ISM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.01.045⟩</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienna, France. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04434067v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04709598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Weighted Tchebycheff-Based Approach for Sustainable Multi-Objective Workforce and Process Planning in Reconfigurable Manufacturing Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04709598v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMIC: Intelligent Manufacturing International Contest - towards the gradual design of a new benchmark</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Digital Twin Framework for Flexible Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nizar Sid-Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43th IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.155-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71645-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770839v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Configuration Design of Sustainable Reconfigurable Manufacturing System Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ostovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Networking, Sensing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2433,77 +2433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin Framework for Reconfigurable Manufacturing Systems: Challenges and Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Hajjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2021: Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.553-562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.789-796, </w:t>
@@ -2665,568 +2665,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03350984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Process Quality-based Multi-objective Multi-part Approach for the Integrated Process Planning and Scheduling (IPPS) Problem in Reconfigurable Manufacturing Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Digital Twin Modular Framework for Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Morganti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gabriele Galizia</w:t>
+                <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2857⟩</w:t>
+              <w:t xml:space="preserve">APMS 2020: Advances in Production Management Systems. Towards Smart and Digital Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.493-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526666v1</w:t>
+                <w:t xml:space="preserve">hal-02923302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Twin Modular Framework for Reconfigurable Manufacturing Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diagnosis on Energy and Sustainability of Reconfigurable Manufacturing System (RMS) Design: A Bi-level Decomposition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Khezri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2020: Advances in Production Management Systems. Towards Smart and Digital Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_57⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM45057.2020.9309742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923302v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis on Energy and Sustainability of Reconfigurable Manufacturing System (RMS) Design: A Bi-level Decomposition Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable Digitalized and Servitized Production Systems: Requirements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEM45057.2020.9309742⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.501-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131857v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Digitalized and Servitized Production Systems: Requirements and Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Process Quality-based Multi-objective Multi-part Approach for the Integrated Process Planning and Scheduling (IPPS) Problem in Reconfigurable Manufacturing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schneider</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Luca Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bortolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boucher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Gabriele Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.501-508, </w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.10755-10760, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02925983v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sustainable Reconfigurable Manufacturing System Designing With Focus On Environmental Hazardous Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 23rd International Conference on Emerging Technologies and Factory Automation ( ETFA2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zaragoza, Spain. pp.317-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3260,64 +3260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’évolution de la famille de produit dans l’agen-cement des machines reconfigurables : approche multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision ROADEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3355,64 +3355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid multi-objective based approach for sustainable process plan generation in a reconfigurable manufacturing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3472,64 +3472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and multi-objective evolutionary-based approaches for process plan generation in a reconfigurable manufacturing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3567,77 +3567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive Search Based Heuristic for Solving Machine Layout Problem in Reconfigurable Manufacturing System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergame, Italy. pp.78-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3671,77 +3671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle famille d’indicateurs de performance pour la conception d’un système manufacturier reconfigurable (RMS) : approches évolutionnaires multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes journées STP (Sciences et Techniques de la Production) GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3766,77 +3766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new flexibility index for machines selection in Reconfigurable Manufacturing System design problem: Multi-objective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Metz, France. pp.989-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3861,77 +3861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Robustness index for machines selection in Reconfigurable Manufacturing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Engineering and Systems Management (IESM), 2015 International Conference on. IEEE, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seville, Spain. pp.1019-1026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4010,77 +4010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Plan Generation for Reconfigurable Manufacturing Systems: Exact vs Evolutionary-Based Multi-Objective Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Touzout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Khezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heurististics for optimization and learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4137,51 +4137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une nouvelle famille d’indicateurs de performance pour la conception d’un système manufacturier reconfigurable (RMS) : approches évolutionnaires multicritères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes et contrôle [cs.SY]. Université de Lorraine, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LORR0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4298,51 +4298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1A7FE0A"/>
+    <w:nsid w:val="75BCBA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4529,51 +4529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-haddou-benderbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230569269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8452-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111210" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ostovari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Haddou Benderbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2445710" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgarbossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02499-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05366-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bortolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2852" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1766719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03865-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourandokht Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nizar Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71645-4_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aze-Eddine Boursali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71633-1_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04434067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04709598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc58704.2023.10319022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morganti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele Galizia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309742" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_58" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02136973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869380" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02102468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hichem-haddou-benderbal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8627-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230569269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-8452-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ostovari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benyoucef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Haddou Benderbal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2445710" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Batta&#239;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sgarbossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02499-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Massimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05366-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bortolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2852" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1766719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03865-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0803-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourandokht Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05283274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aze-Eddine Boursali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71633-1_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04434067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.01.045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04709598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nizar Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71645-4_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icnsc58704.2023.10319022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632245v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hajjem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_59" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schulz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_75" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_57" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM45057.2020.9309742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_58" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morganti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gabriele Galizia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2857" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02136973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869380" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Touzout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2018.8472051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02070295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.238" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02095901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380279" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02102468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01886887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>