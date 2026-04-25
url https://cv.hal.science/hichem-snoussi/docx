--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.385416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hichem Snoussi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling and likelihood ratio testing for resampling detection in TIFF images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110282. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSCSCNet: Multiscale Convolution Selective Context Network With Boundary Supervision for Semantic Segmentation of Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongming Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.25892-25908. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3613049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping With Occlusion-Aware Ally Method in Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.5944-5954. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3434610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-Specific Domain Adaptation via Geometry-Correlation Prediction for Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15034, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8505-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiver IO Model for Efficient Vibration Signal Compression and Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Salazar-Zendeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nélain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3604141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Defects: Federated Learning and Explainable AI for Semiconductor Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanish Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramalingam Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokul Yenduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutvij Jhaveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.116987-117007. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3425226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multihead Attention Self-Supervised Representation Model for Industrial Sensors Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqun Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.2190-2199. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3280337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual model knowledge distillation for industrial anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.77. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-024-01295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Planning in UAV-Assisted Wireless Networks: A Comprehensive Survey and Open Research Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Networkingg and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes on Data Engineering and Communications Technologies, 204, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fabric anomaly detection: A transfer learning framework with expedited training times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (5-6), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00405175241267767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSE: Surface Anomaly Detection with Contrastively Selected Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.01859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold-Based Geometric Exploration of Optimization Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2023009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crysformer: An attention-based graph neural network for properties prediction of crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian 田 Wang 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui 家辉 Chen 陈</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing 婧 Teng 滕</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang 金钢 Shi 史</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua 新华 Zeng 曾</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (9), pp.090703. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ace247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Spatiotemporal Graph Transformer: A New Framework for Traffic Data Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (12), pp.10589-10599. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2022.3169488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection-driven 3D masking for efficient object grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (9-10), pp.4695-4703. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12574-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-Driven Visual Navigation by Using Causal Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2023.3288810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distillation-based fabric anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00405175231206820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASTA: Text‐Assisted Spatial and Temporal Attention Network for Video Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyao Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResLNet: deep residual LSTM network with longer input for action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.166334. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0236-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malleable Boundary Network for temporal action detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyao Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (1), pp.108250. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.108250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACrowdGAN: Cascaded Attentional Generative Adversarial Network for Crowd Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.8090 - 8102. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3075859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for human-machine interaction with convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (7-8), pp.888-897. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2021.1925966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and Dynamic TDMA for efficient UAVs swarm communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.108264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Deep One-Class Learning for Anomaly Detection in UAV Video Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.90. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7050090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning and handcrafted features for one-class anomaly detection in UAV video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (2), pp.2599-2620. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-09774-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-based deep learning approach to analyse indoor thermal comfort of disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.108056. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.108056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDADNet: Context-guided dense attentional dilated network for crowd counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoxiu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.116379. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-MDnet: A Deep-Frozen Transfer Learning Framework for Person Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-Guided Inflated 3D ConvNet for action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangqiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.116098. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.116098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin improved via visual question answering for vision-language interactive mode in human–machine collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoning Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (PART B), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Model via Artificial Intelligence Method for Accelerating Screening Materials and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingqi Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.2006245. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202006245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating temporal action proposal generation via high performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiye Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyou Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choi Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.164317. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear models for total coverage problem with connectivity constraints using multiple unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Mguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2020.109714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Action Start via Soft Computing for Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqiang Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.524 - 533. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2997032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimization Method in Digital Twin Conveyor Systems via Range-Inspection Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3043393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven prognostic method based on self-supervised learning approaches for fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (7), pp.1611-1619. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-018-1431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RecapNet: Action Proposal Generation Mimicking Human Cognitive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (12), pp.6017 - 6028. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2020.2965196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via the analysis of multi-frame optical flow information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.304-313. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-018-7407-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a rich spatial–temporal dependent relational model for skeleton-based action recognition by bidirectional LSTM-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 414, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2020.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned versus Handcrafted Features for Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dornaika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (4), pp.2055009. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001420550095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for anomaly detection and prediction in power consumption data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.1633-1651. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-020-09884-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Game-Theoretic Multi-Level Energy Demand Management for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2911129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An On-Line and Adaptive Method for Detecting Abnormal Events in Videos Using Spatio-Temporal ConvNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hittawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.757. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced 3DCNN‐ConvLSTM for spatiotemporal multimedia data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e5302. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Kernelized Correlation Filters (MKCF) for Extended Object Tracking Using X -Band Marine Radar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (14), pp.3676-3688. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2917812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Neural Networks for Anomaly Detection in Crowded Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.1390-1399. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2018.2878538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AED-Net: An Abnormal Event Detection Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (5), pp.930-939. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eng.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach for UAV target searching and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxi Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (4), pp.4347-4364. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5739-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal events detection using deep neural networks: application to extreme sea surface temperature detection in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehzad Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahira Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hoteit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (02), pp.1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.28.2.021012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FANET: Communication, mobility models and security issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.106877. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approaches for Thermoelectric Materials Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.1906041. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201906041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical graphical-based human pose estimation via local multi-resolution convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.035215. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5024463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and robust convolutional neural network-based defect detection model in product quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (9-12), pp.3465-3471. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-017-0882-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing on graphs: Case of sampling in Paley-Wiener spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.130-140. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01797354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video feature descriptor combining motion and appearance cues with length-invariant characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.1143-1154. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.11.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal global and local event detection in compressive sensing domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.055224. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection based on analysis of movement information of video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sorting System Towards Smart Factory based on Deep learning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yuting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.8493-8501. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2866943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via covariance matrix for optical flow based feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (13), pp.17375-17395. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5309-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transfer Learning for Improving Performance in Human Action Recognition for Small Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.17627-17633. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2746095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant quaternion local binary pattern embedding for person re-identification through prototype formation and color categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric and semi-parametric RSSI/distance modeling for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (7), pp.2115 - 2126. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2510020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant sparse label-sensitive embedding: Application to image-based face pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Biobjective Optimization Methods for Camera Coverage Problem in Three-Dimensional Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.3323-3331. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2519451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Estimation of Smooth Altimetric Parameters: Application to Conventional and Delay/Doppler Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 54 (n° 4), pp. 2207-2219. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2497583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Sources Parameters Estimation Using Machine Learning in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.5795 - 5804. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2569559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model for wireless sensor deployment considering coverage and tracking applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.079313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBP based Spatio-Temporal Covariance Descriptor for People Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Assurance and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact methods for sensor deployment problem with connectivity constraint in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Murat Afsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.157. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.078324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human pose estimation with multiple mixture parts model based on upper body categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.4.043021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Outlier Detection Method in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.3403-3411. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2388498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via multikernel learning for distributed camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (Article ID 989450), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/989450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor deployment optimization methods to achieve both coverage and connectivity in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Heuristic Dedicated to a Coverage/Tracking Bi-objective Problem for Wireless Sensor Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.2187-2213. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical properties and implementation of the one-sided mean kernel for time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chrysanthos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2014.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based machine learning using radio-fingerprints for localization in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1324 - 1336. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2015.140061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized localization using radio-fingerprints and accelerometer in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), pp.242-257. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2014.130479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Abnormal Visual Events via Global Optical Flow Orientation Histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.988-998. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2014.2315971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking Using Adaptive Covariance Descriptor and Clustering-Based Model Updating for Visual Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14(6), pp.9380-9407. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140609380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for the Critical Grid Coverage Problem in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.769658. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/769658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target tracking using machine learning and Kalman filter in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.3715 - 3725. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2332098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar interval-based localization in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2310 - 2322. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Variational Filtering for Simultaneous Sensor Localization and Target Tracking in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (5), pp.2305-2318. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2190631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian space-frequency separation of wide-band sound sources by a hierarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (5), pp.3240-3250. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4754530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval-Based Localization Algorithms for Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, Article ID 303895, 7 p. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/303895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Mobility Sensor Networks for Target Tracking Using Ant Colony Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (8), pp.1261-1273. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2011.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Localization using RSSI Comparison in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.2897-2910. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.6034672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dependent multi-label classification method derived from the k-nearest neighbor rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulficar Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.Article ID 645964. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/645964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Localization Algorithm for Mobile Sensors Using Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (4), pp.1799 - 1811. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2011.2115265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning general Gaussian kernel hyperparameters of SVMs using optimization on symmetric positive-definite matrices manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laanaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (13), pp.1511-1515. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence quantification analysis of sustained sub-maximal grip contractions in patients with various metabolic muscle disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Variational Filtering for Target Tracking in Binary Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (10), pp.1465-1477. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2010.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for non-linear prediction of time series data in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on theoretical and algorithmic foundations of wireless ad hoc and sensor networks, pp.12:1 - 12:12. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/627372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-based localization via interval analysis for mobile ad-hoc sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.3226-3239. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univariate and Bivariate Empirical Mode Decomposition for Postural Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), pp.657391 (2008). </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/657391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Structured Gaussian Mixtures: The Inverse EM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3185-3191. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.893923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Mode Entropy for Nonlinear Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2006.888089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Blind Separation of Generalized Hyperbolic Processes in Noisy and Underdeterminate Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3257-3269. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.877660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized spectral matching for blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (9), pp.3373-3383. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.853209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer Distillation with Fourier Convolutions for Texture Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.8980-8989, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Coordinate Maximization Algorithm for Maximum A Posteriori Compton Camera Imaging With Markov Random Field Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE NATIONAL UNIVERSITY OF SCIENCE AND TECHNOLOGY INTERNATIONAL CONFERENCE FOR ENGINEERING SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dhi-Qar, Iraq. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3569351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coûts des pratiques d'entretien des surfaces des rails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small lunar crater detection using a few-shot object detection approach with Vision Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Schwinning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computer Vision and Information Technology (CVIT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy. pp.10, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3077849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Prompt Distillation for Continual Learning: Continuous Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjian Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingchi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 44th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chongqing, China. pp.8974-8980, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC64809.2025.11179219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Maintenance and Renewal Costing for Urban Rail Networks: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025, Jul 2025, 2025-07, Norway. pp.512-517, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Perceiver IO for Efficient Compression of Temporal Signals A Memory Constrained Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Salazar-Zendeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '24: The 8th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Marakech, Morocco. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3726122.3726165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance planning for railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiSt 2023: 7th IEEE Congress on Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Agadir - Essaouira, Morocco. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Bayesian Algorithm for 3D Image Reconstruction Using Multi-View Compton Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Garching, Germany. pp.2, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2023009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Explainable Action Recognition Model for Polluted Soil Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Viannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benitha Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABLE : Fabric Anomaly Detection Automation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD 23')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View 3D Compton Image Reconstruction With a Generalized List-Mode MLEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Hmissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2655-2659, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended List-Mode MLEM Algorithm for 3D Compton Image Reconstruction from Multi-View Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Hmissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2023 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy. pp.06003, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continual Learning Method for Reducing Class Interference Based on Replay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 42nd Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tianjin, China. pp.8485-8490, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC58697.2023.10240414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixedTeacher : Knowledge Distillation for fast inference textural anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Computer Vision Theory and Applications (VISAPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial autoencoder with attention driven loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Njaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICATIONS OF MATHEMATICS IN ENGINEERING AND ECONOMICS (AMEE’22): Proceedings of the 48th International Conference “Applications of Mathematics in Engineering and Economics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sofia, Bulgaria. pp.130002, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0179220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Cleaning to fine-tune a Transfer Learning approach for Air Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Njaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Akl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Smart Cities Conference (ISC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Pafos, Cyprus. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC255366.2022.9921836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level Doubly Variational Learning for Energy-based Latent Variable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. pp.18439-18448, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52688.2022.01791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Gated Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 China Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Xiamen, China. pp.2770-2774, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC57257.2022.10056083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2D: Generate to Detect Anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Pourreza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Khaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa, United States. pp.2002-2011, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV48630.2021.00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning a Pre-trained CAE for Deep One Class Anomaly Detection in Video Footage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mediterranean Conference, MedPRAI 2020: Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia. pp.3-17, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71804-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-based Surveillance System: an Anomaly Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-streams Fully Convolutional Networks for Abnormal Event Detection in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action prediction based on skeleton data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianpeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.6608-6612, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9189122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Style Transfer for Picture with Gradient Gram Matrix Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.7026-7030, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-sample Multi-organ Abdominal Image Segmentation with Mean Teacher Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.6613-6617, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9189187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid deep learning and HOF for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.575-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Object Detection Base on RGB and Optical Flow Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 2nd China Symposium on Cognitive Computing and Hybrid Intelligence (CCHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCHI.2019.8901921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Cognitive Radio Based Frequency Allocation for UAVs Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1674-1679, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A satellite image target detection model based on an improved single-stage target detection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runwu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.4931-4936, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8997495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Auto-Encoder for Scalable Indoor Localization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Belmannoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1245-1250, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event prediction via spatio-temporal sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.1558-1563, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8996903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Good Practices in Face Anti-Spoofing: An Image Reconstruction Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.4700-4705, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8997504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Optimization using Multiple Unmanned Aerial Vehicles with Connectivity Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Mguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1361-1366, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-GCS Centralized Data-Oriented Communication Architecture for Crowd Surveillance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.2064-2069, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cues Association for Multiple Object Tracking Based on Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIKE 2019 - Second International Conference on Artificial Intelligence and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy. pp.117-122, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Convolutional Neural Network for Abnormal Event Detection in Video Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Second International Conference on Artificial Intelligence and Knowledge Engineering (AIKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sardinia, Italy. pp.172-178, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThermCont: A machine Learning enabled Thermal Comfort Control Tool in a real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.294-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Anomaly Detection in Power Consumption Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007361704830490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal object detection and recognition in the complex construction site via cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Adaptive and Convergent Systems (RACS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chongqing, China. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338840.3355648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region Based Ensemble Learning Network for Fine-Grained Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weikuang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.4173-4177, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Attention Networks for Image Classification of Remote Sensing Images Based on Visual Q&A Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haochen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.4712-4717, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8997347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Stream Neural Networks with Traditional CNN and Gabor CNN for Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.9350-9355, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First images from a CeBr 3 /LYSO:Ce Temporal Imaging portable Compton camera at 1.3 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Hmissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zeufack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2018.8824429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Shot Human Re-Identification for the Security in Video Surveillance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2018.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Look-ahead Control of CSPS System by Deep Q-Network and Profit Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Total Coverage Problem using a Multiple Mobile Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Mguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.24-27, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Thermal Comfort Collection of People with Physical Disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Trolley Control Based on Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.2218-2222, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE-SLAM: A Stereo SLAM System Based on Histogram Equalization and ORB Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.4272-4276, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThingsGame: when sending data rate depends on the data usefulness in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.886-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Gabor filter in 3D convolutional neural networks for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11139-11144, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection in remote sensing images based on one-class classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Jinan, China. pp.6583-6587, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2017.8243963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust object detection for tiny and dense targets in VHR aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haining Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Jinan, China. pp.6397-6401, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2017.8243930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Event Detection Using Convolutional Neural Networks and 1-Class SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Imaging for Crime Detection and Prevention (ICDP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action Recognition Based on Sub-data Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second CCF Chinese Conference, CCCV 2017: Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China. pp.617-626, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7305-2_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of video-surveillance data analytics for the security in camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Gafsa, Tunisia. pp.140-145, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2017.8325928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM-based indoor localization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal imaging for accurate time, space, and energy localization of photoelectric events in monolithic scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rodrigues de Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Zeufack Tadonkeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Orlando, United States. pp.101320B, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2254486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection based on deep autoencoder fusing optical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11098-11103, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time Object Tracking based on Local Texture Feature with Correlation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China. pp.482-486, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2016.7868604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal imaging: Observation and localization of a compton effect inside a 20 mm monolithic LYSO plate with a Philips digital Si-PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rodrigues de Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One class outlier detection method in wireless sensor networks: Comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulfattah Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative target searching and tracking via UCT with probability distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxi Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weikang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China. pp.560-564, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2016.7868620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Research and Signal Processing on graphs : case of sampling and perfect reconstructing tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Abnormal Event in Complex Situations Using Strong Classifier Based on BP Adaboost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIC 2016: Intelligent Computing Theories and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lanzhou, China. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42294-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting color cues to improve person re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dornaika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Imaging for Crime Detection and Prevention (ICDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2016.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event analysis based on multiple video sensors for cooperative environment perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Progress in Informatics and Computing (PIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanjing, France. pp.438-442, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIC.2015.7489885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Efficient One-Class Outliers Detection Classifier in Wireless Sensors Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Malaga, Spain. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22572-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Outlier Detection Model Based on One Class Principal Component Classifier in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated pose estimation via multiple mixture parts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle semi-paramétrique RSSI/distance pour le suivi d'une cible dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 25-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one-sided mean kernel: a positive definite kernel for time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chrysanthos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based localization using sensors mobility and fingerprints in decentralized sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge regression and Kalman filtering for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. eighth IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A Coruna, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated human motion tracking with foreground learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved KPCA for outlier detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.507-511, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Principal Subspace Based Outlier Detection Method in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 28th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada. pp.737-742, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2014.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contamination in water distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Extended Kalman Filter for ultra-wideband radio based individual navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxue Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning partial least squares regression model for univariate response data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.1073-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a physical model with a nonlinear fluctuation for signal propagation modeling in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 11th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar. pp.413-419, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting-based localization using accelerometer information in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, United States. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of outlier detection technique developed for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective modeling of K-coverage problem under accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning General Gaussian Kernel Hyperparameters for SVR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laanaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Geometric Science of Information Conference, GSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear models for the total coverage problem in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histograms of optical flow orientation for abnormal events detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Clearwater, United States. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PETS.2013.6523794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation par fingerprinting et méthodes à noyaux dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based localization using fingerprinting in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 14th IEEE Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Darmstadt, Germany. pp.744 - 748, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2013.6612149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigires’eau : système de surveillance en temps réel de la qualité de l’eau potable d’un réseau de distribution en vue de la détection d’intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined-localization technique in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Integer Linear Models for the Total Coverage Problem with Connectivity Constraint in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Murat Afsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on operational research (Euro 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Localization Using Fingerprinting and Kernel Methods in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization using polar intervals in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-scale covariance descriptor: Performances analysis in human detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Smach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Workshop on Biometric Measurements and Systems for Security and Medical Applications (BIOMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Salerno, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOMS.2012.6345773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Crisis Mapping: A Social Media-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust bounded-error tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement in hybrid VANETs-sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Wireless Advanced (WiAd) (Formerly known as SPWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histograms of Optical Flow Orientation for Visual Abnormal Events Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 9th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs dans les réseaux de capteurs sans fils distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contamination in water distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference SimHydro: New trends in simulation hydroinformatics and 3D modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of elderly equilibrium degradation using multivariate-EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, United States. pp.2049 - 2053, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid features based visual tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Computer Science and Automation Engineering (CSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Shanghai, China. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAE.2011.5952844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative human tracking with local features in the surveillant camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.48-48, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the surface EMG signal reconstruction using blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal path selection for quantized target tracking in distributed sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1849-1853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized variational filtering for target tracking and relay localization in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1837-1842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles pour le démélange d'images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks in biomedical: body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tipaza, Algeria. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust distributed target tracking in Wireless Sensor Networks based on multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Regionally Spatial Appearance Model by Topological Color Histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 14th International Conference on Computational Science and Engineering (CSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dalian, China. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE.2011.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure quantized target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.713-718, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.957--960, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based localization for mobile sensors in low-anchors density networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1843-1848, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed localization using reliability of measurements in imperfect mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.557-565, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of noisy convolutive sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE GCC Conference and Exhibition (GCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dubai, United Arab Emirates. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEEGCC.2011.5752590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.957-960, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-target tracking algorithm in controlled mobility sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale and low cost solution for real-time indoor localisation based on wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amerhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.392-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization in wireless sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 23rd International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2011.6177401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed learning with kernels in wireless sensor networks for physical phenomena modeling and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Multiple Target Tracking and Channel Estimation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2010 - 2010 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Vargas Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100701-2-PT-4012.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust target tracking with quantized proximity sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 5th International Symposium on Wireless Pervasive Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy. pp.278-282, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWPC.2010.5483717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'apprentissage non-linéaires en ligne avec contraintes de positivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la VI-ème Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal path and sensor selection for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAXENT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of elderly as fallers and non-fallers using Centre of Pressure velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3678-3681, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the critical point interval of postural control strategy using wavelet transform analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bio-Inspired Systems and Signal Processing (Biosignals 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class support vector machine for joint variable selection and detection of postural balance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Medical and Biomedical Engineering (EMBEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation par intervalles basée sur les ancres et les non-ancres dans les réseaux de capteurs mobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven online variational filtering in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Djuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2413-2416, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized variational filtering for simultaneous sensor localization and target tracking in binary sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2233-2236, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural time-series analysis using Empirical Mode Decomposition and second-order difference plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Bilas Pachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.537-540, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced empirical modal decomposition without sifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. pp.796-799, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Filtering with Networked Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 70th Vehicular Technology Conference (VTC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2009.5379078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non-linéaire en ligne dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear estimation for target tracking in wireless sensor networks using quantized variational filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd International Conference on Signals, Circuits and Systems (SCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Interval-Based Localization in Manets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Marco Island, United States. pp.474-479, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSP.2009.4785970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence Quantification Analysis of Sustained Sub-maximal Grip Force in Patients with Glycogen Storage Disease type III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Modelling and Control in Biomedical Systems (including Biological Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Aalborg, Denmark. pp.383-388, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probabilistic data association and variational filtering for multi-target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aruba, Caribbean Netherlands. pp.368-371, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional estimation in Hilbert space for distributed learning in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 34th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.2861-2864, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chaotic component extraction for postural stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.31-34, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5335020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Tracking on the Riemannian Manifold of Multivariate Normal Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 13th Digital Signal Processing Workshop and 5th IEEE Signal Processing Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Marco Island, United States. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSP.2009.4785935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-based variational visual tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aruba, Netherlands. pp.376-379, </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Mode Entropy for postural steadiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Medical and Biomedical Engineering (EMBEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Mode Decomposition for vectorial bi-dimensional signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Workshop on Multidimensional (nD) Systems (nD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDS.2009.5191553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint adaptive quantization and fading channel estimation for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Ajman, United Arab Emirates. pp.612-615, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2009.5407552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation dans les réseaux de capteurs sans fil par régression de matrices de Gram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dégradation de l¿équilibre chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès SFTAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed learning in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of center of pressure signals using Empirical Mode Decomposition and Fourier-Bessel expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Bilas Pachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2008 - 2008 IEEE Region 10 Conference (TENCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TENCON.2008.4766596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMRES Interference Canceller for MIMO Relay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed localization in wireless sensor networks as a pre-image problem in a reproducing kernel Hilbert space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 16th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization in sensor networks - A matrix regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Darmstadt, Germany. pp.284-287, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2008.4606873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed regression in sensor networks with a reduced-order kernel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 51st IEEE GLOBECOM Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New Orleans, LA, USA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Boxed Localization in MANETs by Interval Analysis and Constraints Propagation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Filtering algorithm for interdependent target tracking and sensor localization in wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed prediction of time series data with kernels and adaptive filtering techniques in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 42nd Annual Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pacific Grove, CA, USA, United States. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2008.5074401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-Based Distributed Localization Inwireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE/SP 14th Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.393-397, </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables stabilométriques pour l'analyse et la détection de la dégradation de l'équilibre postural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMRES Interference Canceler for doubly iterative MIMO system with a Large Number of Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Giza, Egypt. pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction-Based Proactive Cluster Target Tracking Protocol for Binary Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Giza, Egypt. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-theoretic node scheduling in collaborative sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2007.4555503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Variational Filtering for Target Tracking in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE/SP 14th Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.685-689, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang Transformation: Application to Postural Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1562-1565, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN06-5: Distributed Bayesian Fault diagnosis in Collaborative Wireless Sensor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Learning Online Filtering in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 10th IEEE Singapore International Conference on Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2006.301437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed Phase Spaces of Intrinsic Mode Functions. Application to Postural Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings. Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4584-4589, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.259922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component separation for Cosmic Microwave Background data : a blind approach based on spectral diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Physics in Signal and Image Processing 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC joint separation and segmentation of hidden Markov fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.485-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of noisy Gaussian stationary sources. Application to cosmic microwave background imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation with mixture of Gaussians prior for sources and Gaussian prior for mixture coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.388-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian blind component separation for cosmic microwave backgroung observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Djafari Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAXENT 2001: International Workshop on Bayesian Inference and Maximum Entropy Methods in Science Engineering 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Baltimore, United States. pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unsupervised fault detection support system for railway turnouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Vaezi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailDresden 2025: 11th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dresdes, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALICE : Localisation de sources polluantes depuis un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 3SGS 2011 : 4ème Workshop du Groupement d'Intérêt Scientifique «Surveillance, Sûreté, Sécurité des Grands Systèmes»)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel variational approach for target tracking in a wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli and Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regularization and bayesian methods for inverse problems in signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Wiley-ISTE, pp.251 - 265, 2015, Digital signal and image processing series, 978-1-84821-637-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche variationnelle à noyau pour le suivi de cibles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli and Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.273 - 288, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Optimization and Secure Target Tracking in Distributed Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks and Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.396-419, 2012, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0101-7.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Transform Analysis of the Power Spectrum of Centre of Pressure Signals to Detect the Critical Point Interval of Postural Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2010, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11721-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that May Influence the Performance of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sardouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.377-410, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.391-424, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device and system for assesing the quality of balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US10791980. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD, DEVICE, AND SYSTEM FOR ASSESSING THE QUALITY OF BALANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2012/052697. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for locating a target using a transceiver array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US13264719. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models to Enhance Multi-task Drone Operations in Simulated Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizhan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AI Pipeline for Laboratory Detection of Internal Potato Defects Using 2D RGB Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Haj Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian-Inspired Neural Networks for Explainable Edge Vibration Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Ait-Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad W. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Staron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian Feature Trajectories with Geometric Decision Boundaries for Edge Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Ait-Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad W. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Staron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332112v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized maximum likelihood for multivariate Gaussian mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne en séparation de sources. Applications en imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId824"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:78.385416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hichem Snoussi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling and likelihood ratio testing for resampling detection in TIFF images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110282. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSCSCNet: Multiscale Convolution Selective Context Network With Boundary Supervision for Semantic Segmentation of Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongming Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.25892-25908. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3613049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-Specific Domain Adaptation via Geometry-Correlation Prediction for Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junqiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15034, pp.47-61. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-8505-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping With Occlusion-Aware Ally Method in Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.5944-5954. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3434610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiver IO Model for Efficient Vibration Signal Compression and Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Salazar-Zendeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nélain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3604141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multihead Attention Self-Supervised Representation Model for Industrial Sensors Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqun Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.2190-2199. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2023.3280337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual model knowledge distillation for industrial anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.77. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-024-01295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Defects: Federated Learning and Explainable AI for Semiconductor Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanish Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramalingam Murugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokul Yenduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutvij Jhaveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.116987-117007. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3425226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Planning in UAV-Assisted Wireless Networks: A Comprehensive Survey and Open Research Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Networkingg and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes on Data Engineering and Communications Technologies, 204, pp.286-297. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57942-4_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient fabric anomaly detection: A transfer learning framework with expedited training times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (5-6), pp.485-495. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00405175241267767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSE: Surface Anomaly Detection with Contrastively Selected Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.01859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold-Based Geometric Exploration of Optimization Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2023009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Spatiotemporal Graph Transformer: A New Framework for Traffic Data Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhu Lü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (12), pp.10589-10599. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2022.3169488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crysformer: An attention-based graph neural network for properties prediction of crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian 田 Wang 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui 家辉 Chen 陈</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing 婧 Teng 滕</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang 金钢 Shi 史</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinhua 新华 Zeng 曾</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (9), pp.090703. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ace247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection-driven 3D masking for efficient object grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (9-10), pp.4695-4703. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-023-12574-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target-Driven Visual Navigation by Using Causal Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhou Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIV.2023.3288810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distillation-based fabric anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00405175231206820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TASTA: Text‐Assisted Spatial and Temporal Attention Network for Video Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyao Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (4), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aisy.202200131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResLNet: deep residual LSTM network with longer input for action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.166334. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0236-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malleable Boundary Network for temporal action detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyao Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (1), pp.108250. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.108250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CACrowdGAN: Cascaded Attentional Generative Adversarial Network for Crowd Counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), pp.8090 - 8102. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3075859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for human-machine interaction with convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (7-8), pp.888-897. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2021.1925966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End Deep One-Class Learning for Anomaly Detection in UAV Video Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (5), pp.90. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging7050090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning and handcrafted features for one-class anomaly detection in UAV video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (2), pp.2599-2620. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-020-09774-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Radio and Dynamic TDMA for efficient UAVs swarm communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 196, pp.108264. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2021.108264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-based deep learning approach to analyse indoor thermal comfort of disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.108056. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.108056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDADNet: Context-guided dense attentional dilated network for crowd counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoxiu Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.116379. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-MDnet: A Deep-Frozen Transfer Learning Framework for Person Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin improved via visual question answering for vision-language interactive mode in human–machine collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoning Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (PART B), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose-Guided Inflated 3D ConvNet for action recognition in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangqiang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 91, pp.116098. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2020.116098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating temporal action proposal generation via high performance computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiye Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyou Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choi Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.164317. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-021-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Model via Artificial Intelligence Method for Accelerating Screening Materials and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingqi Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.2006245. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202006245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear models for total coverage problem with connectivity constraints using multiple unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Mguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2020.109714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Action Start via Soft Computing for Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongqiang Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.524 - 533. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2020.2997032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optimization Method in Digital Twin Conveyor Systems via Range-Inspection Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3043393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven prognostic method based on self-supervised learning approaches for fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (7), pp.1611-1619. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-018-1431-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RecapNet: Action Proposal Generation Mimicking Human Cognitive Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (12), pp.6017 - 6028. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCYB.2020.2965196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via the analysis of multi-frame optical flow information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.304-313. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-018-7407-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a rich spatial–temporal dependent relational model for skeleton-based action recognition by bidirectional LSTM-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Hang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 414, pp.90-100. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2020.07.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learned versus Handcrafted Features for Person Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dornaika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (4), pp.2055009. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001420550095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for anomaly detection and prediction in power consumption data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), pp.1633-1651. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12053-020-09884-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Game-Theoretic Multi-Level Energy Demand Management for Smart Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2911129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced 3DCNN‐ConvLSTM for spatiotemporal multimedia data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.e5302. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An On-Line and Adaptive Method for Detecting Abnormal Events in Videos Using Spatio-Temporal ConvNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hittawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.757. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9040757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Kernelized Correlation Filters (MKCF) for Extended Object Tracking Using X -Band Marine Radar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (14), pp.3676-3688. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2019.2917812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Neural Networks for Anomaly Detection in Crowded Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.1390-1399. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2018.2878538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AED-Net: An Abnormal Event Detection Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichen Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (5), pp.930-939. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eng.2019.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach for UAV target searching and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxi Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (4), pp.4347-4364. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-5739-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal events detection using deep neural networks: application to extreme sea surface temperature detection in the Red Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shehzad Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahira Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Hoteit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (02), pp.1. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.28.2.021012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FANET: Communication, mobility models and security issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.106877. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2019.106877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Approaches for Thermoelectric Materials Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.1906041. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201906041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical graphical-based human pose estimation via local multi-resolution convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.035215. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5024463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and robust convolutional neural network-based defect detection model in product quality control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (9-12), pp.3465-3471. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-017-0882-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing on graphs: Case of sampling in Paley-Wiener spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Labadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.130-140. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01797354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal global and local event detection in compressive sensing domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.055224. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video feature descriptor combining motion and appearance cues with length-invariant characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.1143-1154. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.11.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection based on analysis of movement information of video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-sorting System Towards Smart Factory based on Deep learning for Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yuting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.8493-8501. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2866943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via covariance matrix for optical flow based feature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (13), pp.17375-17395. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5309-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant quaternion local binary pattern embedding for person re-identification through prototype formation and color categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transfer Learning for Improving Performance in Human Action Recognition for Small Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.17627-17633. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2746095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Biobjective Optimization Methods for Camera Coverage Problem in Three-Dimensional Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (9), pp.3323-3331. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2519451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Estimation of Smooth Altimetric Parameters: Application to Conventional and Delay/Doppler Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 54 (n° 4), pp. 2207-2219. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2015.2497583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Sources Parameters Estimation Using Machine Learning in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (14), pp.5795 - 5804. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2016.2569559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric and semi-parametric RSSI/distance modeling for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (7), pp.2115 - 2126. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2510020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminant sparse label-sensitive embedding: Application to image-based face pose estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2016.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective model for wireless sensor deployment considering coverage and tracking applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.079313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LBP based Spatio-Temporal Covariance Descriptor for People Re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Assurance and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.126-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact methods for sensor deployment problem with connectivity constraint in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Murat Afsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.157. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNET.2016.078324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection via multikernel learning for distributed camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (Article ID 989450), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/989450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Efficient Outlier Detection Method in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.3403-3411. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2015.2388498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human pose estimation with multiple mixture parts model based on upper body categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.4.043021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor deployment optimization methods to achieve both coverage and connectivity in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Heuristic Dedicated to a Coverage/Tracking Bi-objective Problem for Wireless Sensor Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.2187-2213. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2548-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical properties and implementation of the one-sided mean kernel for time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chrysanthos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169, pp.196-204. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2014.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based machine learning using radio-fingerprints for localization in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.1324 - 1336. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2015.140061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized localization using radio-fingerprints and accelerometer in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), pp.242-257. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2014.130479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for the Critical Grid Coverage Problem in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.769658. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/769658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Abnormal Visual Events via Global Optical Flow Orientation Histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.988-998. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2014.2315971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Tracking Using Adaptive Covariance Descriptor and Clustering-Based Model Updating for Visual Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14(6), pp.9380-9407. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140609380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target tracking using machine learning and Kalman filter in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.3715 - 3725. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2014.2332098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar interval-based localization in mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2310 - 2322. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian space-frequency separation of wide-band sound sources by a hierarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (5), pp.3240-3250. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4754530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Variational Filtering for Simultaneous Sensor Localization and Target Tracking in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (5), pp.2305-2318. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2190631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Interval-Based Localization Algorithms for Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, Article ID 303895, 7 p. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/303895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Mobility Sensor Networks for Target Tracking Using Ant Colony Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (8), pp.1261-1273. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2011.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Localization using RSSI Comparison in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.2897-2910. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.6034672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dependent multi-label classification method derived from the k-nearest neighbor rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulficar Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denoeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.Article ID 645964. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/645964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Localization Algorithm for Mobile Sensors Using Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (4), pp.1799 - 1811. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2011.2115265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning general Gaussian kernel hyperparameters of SVMs using optimization on symmetric positive-definite matrices manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laanaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (13), pp.1511-1515. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence quantification analysis of sustained sub-maximal grip contractions in patients with various metabolic muscle disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2010.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Variational Filtering for Target Tracking in Binary Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (10), pp.1465-1477. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2010.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized approach for non-linear prediction of time series data in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special issue on theoretical and algorithmic foundations of wireless ad hoc and sensor networks, pp.12:1 - 12:12. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/627372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-based localization via interval analysis for mobile ad-hoc sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (8), pp.3226-3239. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univariate and Bivariate Empirical Mode Decomposition for Postural Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (1), pp.657391 (2008). </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/657391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Structured Gaussian Mixtures: The Inverse EM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.3185-3191. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2007.893923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Mode Entropy for Nonlinear Discriminant Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (5), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2006.888089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Blind Separation of Generalized Hyperbolic Processes in Noisy and Underdeterminate Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (9), pp.3257-3269. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.877660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularized spectral matching for blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (9), pp.3373-3383. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2005.853209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (178)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Layer Distillation with Fourier Convolutions for Texture Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson, United States. pp.8980-8989, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV61041.2025.00870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Coordinate Maximization Algorithm for Maximum A Posteriori Compton Camera Imaging With Markov Random Field Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE NATIONAL UNIVERSITY OF SCIENCE AND TECHNOLOGY INTERNATIONAL CONFERENCE FOR ENGINEERING SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dhi-Qar, Iraq. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3569351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coûts des pratiques d'entretien des surfaces des rails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small lunar crater detection using a few-shot object detection approach with Vision Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Schwinning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computer Vision and Information Technology (CVIT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy. pp.10, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3077849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Prompt Distillation for Continual Learning: Continuous Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjian Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingchi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 44th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chongqing, China. pp.8974-8980, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC64809.2025.11179219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Maintenance and Renewal Costing for Urban Rail Networks: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025, Jul 2025, 2025-07, Norway. pp.512-517, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Perceiver IO for Efficient Compression of Temporal Signals A Memory Constrained Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Salazar-Zendeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '24: The 8th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Marakech, Morocco. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3726122.3726165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended List-Mode MLEM Algorithm for 3D Compton Image Reconstruction from Multi-View Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Hmissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2023 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy. pp.06003, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328806003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View 3D Compton Image Reconstruction With a Generalized List-Mode MLEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Hmissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. pp.2655-2659, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP49359.2023.10222838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Explainable Action Recognition Model for Polluted Soil Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edern Viannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benitha Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABLE : Fabric Anomaly Detection Automation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Control, Automation and Diagnosis (ICCAD 23')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterative Bayesian Algorithm for 3D Image Reconstruction Using Multi-View Compton Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Garching, Germany. pp.2, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2023009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance planning for railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiSt 2023: 7th IEEE Congress on Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Agadir - Essaouira, Morocco. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continual Learning Method for Reducing Class Interference Based on Replay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 42nd Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tianjin, China. pp.8485-8490, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC58697.2023.10240414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixedTeacher : Knowledge Distillation for fast inference textural anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Computer Vision Theory and Applications (VISAPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Cleaning to fine-tune a Transfer Learning approach for Air Quality Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Njaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Akl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Smart Cities Conference (ISC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Pafos, Cyprus. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC255366.2022.9921836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial autoencoder with attention driven loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Njaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APPLICATIONS OF MATHEMATICS IN ENGINEERING AND ECONOMICS (AMEE’22): Proceedings of the 48th International Conference “Applications of Mathematics in Engineering and Economics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Sofia, Bulgaria. pp.130002, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0179220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level Doubly Variational Learning for Energy-based Latent Variable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New Orleans, United States. pp.18439-18448, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR52688.2022.01791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Gated Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baochang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 China Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Xiamen, China. pp.2770-2774, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC57257.2022.10056083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2D: Generate to Detect Anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Pourreza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Khaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Waikoloa, United States. pp.2002-2011, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV48630.2021.00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning a Pre-trained CAE for Deep One Class Anomaly Detection in Video Footage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mediterranean Conference, MedPRAI 2020: Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia. pp.3-17, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-71804-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-streams Fully Convolutional Networks for Abnormal Event Detection in Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.514-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action prediction based on skeleton data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huai-Ning Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianpeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.6608-6612, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9189122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-based Surveillance System: an Anomaly Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Style Transfer for Picture with Gradient Gram Matrix Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.7026-7030, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9188652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-sample Multi-organ Abdominal Image Segmentation with Mean Teacher Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pingyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 39th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Shenyang, China. pp.6613-6617, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CCC50068.2020.9189187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Object Detection Base on RGB and Optical Flow Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunyao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 2nd China Symposium on Cognitive Computing and Hybrid Intelligence (CCHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCHI.2019.8901921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacked Auto-Encoder for Scalable Indoor Localization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Belmannoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1245-1250, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV-GCS Centralized Data-Oriented Communication Architecture for Crowd Surveillance Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.2064-2069, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Good Practices in Face Anti-Spoofing: An Image Reconstruction Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.4700-4705, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8997504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Optimization using Multiple Unmanned Aerial Vehicles with Connectivity Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Mguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1361-1366, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event prediction via spatio-temporal sequence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.1558-1563, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8996903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Convolutional Neural Network for Abnormal Event Detection in Video Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Second International Conference on Artificial Intelligence and Knowledge Engineering (AIKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sardinia, Italy. pp.172-178, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cues Association for Multiple Object Tracking Based on Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIKE 2019 - Second International Conference on Artificial Intelligence and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy. pp.117-122, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A satellite image target detection model based on an improved single-stage target detection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runwu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.4931-4936, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8997495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Cognitive Radio Based Frequency Allocation for UAVs Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.1674-1679, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid deep learning and HOF for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.575-580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThermCont: A machine Learning enabled Thermal Comfort Control Tool in a real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.294-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal object detection and recognition in the complex construction site via cloud computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Adaptive and Convergent Systems (RACS'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chongqing, China. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338840.3355648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Anomaly Detection in Power Consumption Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007361704830490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region Based Ensemble Learning Network for Fine-Grained Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weikuang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.4173-4177, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Attention Networks for Image Classification of Remote Sensing Images Based on Visual Q&A Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haochen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hangzhou, China. pp.4712-4717, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC48633.2019.8997347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Trolley Control Based on Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.2218-2222, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Thermal Comfort Collection of People with Physical Disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Total Coverage Problem using a Multiple Mobile Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Mguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 30th International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Sousse, Tunisia. pp.24-27, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2018.8704036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Look-ahead Control of CSPS System by Deep Q-Network and Profit Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengbo Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE-SLAM: A Stereo SLAM System Based on Histogram Equalization and ORB Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. pp.4272-4276, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2018.8623424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First images from a CeBr 3 /LYSO:Ce Temporal Imaging portable Compton camera at 1.3 MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Hmissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zeufack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sydney, Australia. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2018.8824429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Shot Human Re-Identification for the Security in Video Surveillance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 27th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2018.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Stream Neural Networks with Traditional CNN and Gabor CNN for Object Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 37th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Wuhan, China. pp.9350-9355, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2018.8483992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ThingsGame: when sending data rate depends on the data usefulness in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.886-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust object detection for tiny and dense targets in VHR aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haining Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangcun Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Jinan, China. pp.6397-6401, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2017.8243930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object detection in remote sensing images based on one-class classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Chinese Automation Congress (CAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Jinan, China. pp.6583-6587, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAC.2017.8243963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Gabor filter in 3D convolutional neural networks for human action recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11139-11144, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM-based indoor localization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 13th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1144-1149, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Event Detection Using Convolutional Neural Networks and 1-Class SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouindour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Imaging for Crime Detection and Prevention (ICDP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2017.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Action Recognition Based on Sub-data Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second CCF Chinese Conference, CCCV 2017: Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China. pp.617-626, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7305-2_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of video-surveillance data analytics for the security in camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Gafsa, Tunisia. pp.140-145, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2017.8325928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal imaging for accurate time, space, and energy localization of photoelectric events in monolithic scintillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rodrigues de Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Zeufack Tadonkeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Orlando, United States. pp.101320B, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2254486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal event detection based on deep autoencoder fusing optical flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiakun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 36th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dalian, China. pp.11098-11103, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2017.8029129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time Object Tracking based on Local Texture Feature with Correlation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China. pp.482-486, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2016.7868604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal imaging: Observation and localization of a compton effect inside a 20 mm monolithic LYSO plate with a Philips digital Si-PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rodrigues de Magalhaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2016.8069801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One class outlier detection method in wireless sensor networks: Comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulfattah Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting color cues to improve person re-identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dornaika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Imaging for Crime Detection and Prevention (ICDP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic.2016.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative target searching and tracking via UCT with probability distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxi Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianhong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weikang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China. pp.560-564, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDSP.2016.7868620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operations Research and Signal Processing on graphs : case of sampling and perfect reconstructing tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Abnormal Event in Complex Situations Using Strong Classifier Based on BP Adaboost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIC 2016: Intelligent Computing Theories and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lanzhou, China. pp.245-256, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42294-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event analysis based on multiple video sensors for cooperative environment perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Progress in Informatics and Computing (PIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanjing, France. pp.438-442, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIC.2015.7489885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and Efficient One-Class Outliers Detection Classifier in Wireless Sensors Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Malaga, Spain. pp.259-273, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22572-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle semi-paramétrique RSSI/distance pour le suivi d'une cible dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 25-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated pose estimation via multiple mixture parts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 12th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Outlier Detection Model Based on One Class Principal Component Classifier in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 29th International Conference on Advanced Information Networking and Applications (AINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangiu, South Korea. pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based localization using sensors mobility and fingerprints in decentralized sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge regression and Kalman filtering for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. eighth IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A Coruna, Spain. pp.237-240, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2014.6882384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The one-sided mean kernel: a positive definite kernel for time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chrysanthos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulated human motion tracking with foreground learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved KPCA for outlier detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.507-511, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Principal Subspace Based Outlier Detection Method in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 28th International Conference on Advanced Information Networking and Applications Workshops (WAINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Victoria, Canada. pp.737-742, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2014.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contamination in water distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a physical model with a nonlinear fluctuation for signal propagation modeling in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 11th IEEE/ACS International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Doha, Qatar. pp.413-419, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2014.7073228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning partial least squares regression model for univariate response data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.1073-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Extended Kalman Filter for ultra-wideband radio based individual navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxue Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of outlier detection technique developed for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear models for the total coverage problem in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective modeling of K-coverage problem under accuracy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning General Gaussian Kernel Hyperparameters for SVR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Laanaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Geometric Science of Information Conference, GSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France. pp.677-684, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40020-9_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting-based localization using accelerometer information in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, United States. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histograms of optical flow orientation for abnormal events detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Workshop on Performance Evaluation of Tracking and Surveillance (PETS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Clearwater, United States. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PETS.2013.6523794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation par fingerprinting et méthodes à noyaux dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 14-ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based localization using fingerprinting in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 14th IEEE Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Darmstadt, Germany. pp.744 - 748, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2013.6612149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Localization Using Fingerprinting and Kernel Methods in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 21th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marrakech, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigires’eau : système de surveillance en temps réel de la qualité de l’eau potable d’un réseau de distribution en vue de la détection d’intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Integer Linear Models for the Total Coverage Problem with Connectivity Constraint in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Murat Afsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on operational research (Euro 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined-localization technique in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust bounded-error tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSID 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Campan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-scale covariance descriptor: Performances analysis in human detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Smach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Workshop on Biometric Measurements and Systems for Security and Medical Applications (BIOMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Salerno, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOMS.2012.6345773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Crisis Mapping: A Social Media-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor localization using polar intervals in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 19th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jounieh, Lebanon. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement in hybrid VANETs-sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Wireless Advanced (WiAd) (Formerly known as SPWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, London, United Kingdom. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histograms of Optical Flow Orientation for Visual Abnormal Events Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 9th IEEE International Conference on Advanced Video and Signal Based Surveillance (AVSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AVSS.2012.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectifs dans les réseaux de capteurs sans fils distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of contamination in water distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Noumir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kévin Guépié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference SimHydro: New trends in simulation hydroinformatics and 3D modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid features based visual tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Computer Science and Automation Engineering (CSAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Shanghai, China. pp.247-250, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAE.2011.5952844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative human tracking with local features in the surveillant camera networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.48-48, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure quantized target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.713-718, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust distributed target tracking in Wireless Sensor Networks based on multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Regionally Spatial Appearance Model by Topological Color Histogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 14th International Conference on Computational Science and Engineering (CSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dalian, China. pp.52-56, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE.2011.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral unmixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.957--960, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the surface EMG signal reconstruction using blind source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.199-202, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal path selection for quantized target tracking in distributed sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1849-1853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized variational filtering for target tracking and relay localization in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1837-1842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles pour le démélange d'images hyperspectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks in biomedical: body area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tipaza, Algeria. pp.388-391, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of elderly equilibrium degradation using multivariate-EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, United States. pp.2049 - 2053, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based localization for mobile sensors in low-anchors density networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Wireless Communications and Mobile Computing Conference (IWCMC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.1843-1848, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed localization using reliability of measurements in imperfect mobile sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.557-565, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of noisy convolutive sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE GCC Conference and Exhibition (GCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Dubai, United Arab Emirates. pp.493-496, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEEGCC.2011.5752590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods for spectral unmixing of hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.957-960, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-target tracking algorithm in controlled mobility sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale and low cost solution for real-time indoor localisation based on wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Amerhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria. pp.392-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization in wireless sensors networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 23rd International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2011.6177401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Multiple Target Tracking and Channel Estimation in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2010 - 2010 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Vargas Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20100701-2-PT-4012.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed learning with kernels in wireless sensor networks for physical phenomena modeling and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Theys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Honolulu (Hawaii), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust target tracking with quantized proximity sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 5th International Symposium on Wireless Pervasive Computing 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy. pp.278-282, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWPC.2010.5483717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'apprentissage non-linéaires en ligne avec contraintes de positivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lantéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la VI-ème Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal path and sensor selection for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Esseghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAXENT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of elderly as fallers and non-fallers using Centre of Pressure velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.3678-3681, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced empirical modal decomposition without sifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. pp.796-799, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Filtering with Networked Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 70th Vehicular Technology Conference (VTC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Anchorage, United States. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2009.5379078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage non-linéaire en ligne dans les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear estimation for target tracking in wireless sensor networks using quantized variational filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd International Conference on Signals, Circuits and Systems (SCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear chaotic component extraction for postural stability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.31-34, </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5335020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Interval-Based Localization in Manets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE DSP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Marco Island, United States. pp.474-479, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSP.2009.4785970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence Quantification Analysis of Sustained Sub-maximal Grip Force in Patients with Glycogen Storage Disease type III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Modelling and Control in Biomedical Systems (including Biological Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Aalborg, Denmark. pp.383-388, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid probabilistic data association and variational filtering for multi-target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aruba, Caribbean Netherlands. pp.368-371, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional estimation in Hilbert space for distributed learning in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 34th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.2861-2864, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural time-series analysis using Empirical Mode Decomposition and second-order difference plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Bilas Pachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.537-540, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4959639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven online variational filtering in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Djuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2413-2416, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized variational filtering for simultaneous sensor localization and target tracking in binary sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 - 2009 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2233-2236, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class support vector machine for joint variable selection and detection of postural balance degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Medical and Biomedical Engineering (EMBEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the critical point interval of postural control strategy using wavelet transform analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Bio-Inspired Systems and Signal Processing (Biosignals 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation par intervalles basée sur les ancres et les non-ancres dans les réseaux de capteurs mobiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Tracking on the Riemannian Manifold of Multivariate Normal Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE 13th Digital Signal Processing Workshop and 5th IEEE Signal Processing Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Marco Island, United States. pp.280-285, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSP.2009.4785935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-based variational visual tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibao Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aruba, Netherlands. pp.376-379, </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Mode Entropy for postural steadiness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Congress for Medical and Biomedical Engineering (EMBEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Antwerp, Belgium. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89208-3_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Mode Decomposition for vectorial bi-dimensional signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Workshop on Multidimensional (nD) Systems (nD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDS.2009.5191553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint adaptive quantization and fading channel estimation for target tracking in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Ajman, United Arab Emirates. pp.612-615, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2009.5407552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation dans les réseaux de capteurs sans fil par régression de matrices de Gram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 22-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dégradation de l¿équilibre chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès SFTAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed localization in wireless sensor networks as a pre-image problem in a reproducing kernel Hilbert space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 16th European Conference on Signal Processing (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of center of pressure signals using Empirical Mode Decomposition and Fourier-Bessel expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Bilas Pachori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TENCON 2008 - 2008 IEEE Region 10 Conference (TENCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hyderabad, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TENCON.2008.4766596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMRES Interference Canceller for MIMO Relay Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed learning in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos M. Bermudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization in sensor networks - A matrix regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Darmstadt, Germany. pp.284-287, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2008.4606873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed regression in sensor networks with a reduced-order kernel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 51st IEEE GLOBECOM Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New Orleans, LA, USA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Boxed Localization in MANETs by Interval Analysis and Constraints Propagation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Mourad-Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM 2008 - 2008 IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, New Orleans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Filtering algorithm for interdependent target tracking and sensor localization in wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed prediction of time series data with kernels and adaptive filtering techniques in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José C. M. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 42nd Annual Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pacific Grove, CA, USA, United States. pp.246-250, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2008.5074401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de variables stabilométriques pour l'analyse et la détection de la dégradation de l'équilibre postural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-Based Distributed Localization Inwireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Essoloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE/SP 14th Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.393-397, </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMRES Interference Canceler for doubly iterative MIMO system with a Large Number of Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Giza, Egypt. pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction-Based Proactive Cluster Target Tracking Protocol for Binary Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Signal Processing and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Giza, Egypt. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2007.4458178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-theoretic node scheduling in collaborative sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2007.4555503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Variational Filtering for Target Tracking in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE/SP 14th Workshop on Statistical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Madison, United States. pp.685-689, </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2007.4301346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang Transformation: Application to Postural Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.1562-1565, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Learning Online Filtering in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 10th IEEE Singapore International Conference on Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCS.2006.301437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN06-5: Distributed Bayesian Fault diagnosis in Collaborative Wireless Sensor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Globecom 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed Phase Spaces of Intrinsic Mode Functions. Application to Postural Stability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Amoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Proceedings. Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, New York, United States. pp.4584-4589, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2006.259922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component separation for Cosmic Microwave Background data : a blind approach based on spectral diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Physics in Signal and Image Processing 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCMC joint separation and segmentation of hidden Markov fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.485-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of noisy Gaussian stationary sources. Application to cosmic microwave background imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian source separation with mixture of Gaussians prior for sources and Gaussian prior for mixture coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.388-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian blind component separation for cosmic microwave backgroung observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Djafari Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAXENT 2001: International Workshop on Bayesian Inference and Maximum Entropy Methods in Science Engineering 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Baltimore, United States. pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unsupervised fault detection support system for railway turnouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Saiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Vaezi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailDresden 2025: 11th International Conference on Railway Operations Modelling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dresdes, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALICE : Localisation de sources polluantes depuis un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS 3SGS 2011 : 4ème Workshop du Groupement d'Intérêt Scientifique «Surveillance, Sûreté, Sécurité des Grands Systèmes»)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel variational approach for target tracking in a wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli and Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regularization and bayesian methods for inverse problems in signal and image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Wiley-ISTE, pp.251 - 265, 2015, Digital signal and image processing series, 978-1-84821-637-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche variationnelle à noyau pour le suivi de cibles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giovannelli and Jérôme Idier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.273 - 288, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Optimization and Secure Target Tracking in Distributed Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Networks and Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.396-419, 2012, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0101-7.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Transform Analysis of the Power Spectrum of Centre of Pressure Signals to Detect the Critical Point Interval of Postural Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2010, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11721-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors that May Influence the Performance of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sardouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Merghem-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gaïti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.377-410, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Mohammad-Djafari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.391-424, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device and system for assesing the quality of balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US10791980. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD, DEVICE, AND SYSTEM FOR ASSESSING THE QUALITY OF BALANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hogrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2012/052697. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for locating a target using a transceiver array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US13264719. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Language Models to Enhance Multi-task Drone Operations in Simulated Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizhan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid AI Pipeline for Laboratory Detection of Internal Potato Defects Using 2D RGB Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Haj Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian-Inspired Neural Networks for Explainable Edge Vibration Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Ait-Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad W. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Staron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian Feature Trajectories with Geometric Decision Boundaries for Edge Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Ait-Ouammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad W. Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Staron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332112v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized maximum likelihood for multivariate Gaussian mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bayésienne en séparation de sources. Applications en imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId825"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05479719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110282" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongming Pu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3613049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3434610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiao Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyan Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Xie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8505-6_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebonvallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar-Zendeja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;lain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3604141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanish Patel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalingam Murugan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Yenduri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvij Jhaveri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3425226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Qiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhu L&#252;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochang Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3280337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-024-01295-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hnaien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomine Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175241267767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.01859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05485032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian &#30000; Wang &#29579;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui &#23478;&#36745; Chen &#38472;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing &#23143; Teng &#28373;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang &#37329;&#38050; Shi &#21490;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua &#26032;&#21326; Zeng &#26366;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ace247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichun Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2022.3169488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghua Hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12574-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhou Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3288810" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175231206820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04437553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyao Hou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Ning Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0236-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.108250" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoying Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3075859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Deng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925966" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chriki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108264" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hamdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouindour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050090" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09774-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Esseghir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiu Duan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqiang Hu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.116098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoning Kong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Shao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Guo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006245" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiye Lei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyou Jiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Chang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0173-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lamine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Mguis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2020.109714" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqiang Lv" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxiang Cheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Esposito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3043393" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Qiao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-018-1431-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.2965196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcun Shan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-018-7407-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Hang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.07.068" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Chahla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001420550095" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-020-09884-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2911129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hittawe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040757" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5302" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2917812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2878538" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366386v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Miao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2019.02.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Qin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5739-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehzad Afzal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahira Jamil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.2.021012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106877" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201906041" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320694v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024463" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0882-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01797354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ8L8L58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.11.176" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyun Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Zhang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022779" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320601v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.07.064" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320635v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yuting" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2866943" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Niu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5309-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320724v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2746095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307929v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.11.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mahfouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2510020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.01.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS5KQ8LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Berre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2519451" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2497583" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965049v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2569559" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283833v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.079313" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320725v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hadjkacem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ayedi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abidi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.078324" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436510v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.4.043021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ghorbel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2388498" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965567v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/989450" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.11.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM6GRQ75-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290465v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2548-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chrysanthos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.079" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0P5MKJW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.140061" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307519v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Lv" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130479" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307896v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2315971" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082693v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140609380" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271684v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/769658" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2332098" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965579v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621818" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308079v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2190631" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Dong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754530" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/303895" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2011.154" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319973v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034672" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655629v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulficar Younes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/645964" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639129v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2115265" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laanaya" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.05.009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHGW2FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.10.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQRPWVT0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307535v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.117" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965586v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/627372" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2020018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365941v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/657391" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316175v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.893923" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319985v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doussot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888089" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400662v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.877660" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359105v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.853209" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420327v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00870" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420324v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iltis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3569351" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985579v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Saiem" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nelain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420330v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bauer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Schwinning" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renk" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weinmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077849" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420295v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Ren" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingchi Sun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Liu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC64809.2025.11179219" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.088" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420506v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Salazar-Zendeja" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726165" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000469v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409982" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444426v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009002" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447100v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Viannay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benitha Vasseur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152357" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131483v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04446981v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hmissi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222838" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444203v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328806003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04439407v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Xu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Fu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC58697.2023.10240414" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131472v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04439885v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Njaime" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179220" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454208v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah Olivier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Akl" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9921836" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454195v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Kan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhu Lu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01791" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457949v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC57257.2022.10056083" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320693v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Pourreza" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Mohammadi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khaki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00205" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320690v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71804-6_1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320774v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219585" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Loukil" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Zhang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Li" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianpeng Zhu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9189122" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320737v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Jin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188652" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320685v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingyi Chen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Chen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Yang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9189187" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279226v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373483v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyao Zhang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCHI.2019.8901921" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304325v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766481" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486759v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runwu Liu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8997495" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belmannoubi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766761" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486747v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8996903" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486756v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8997504" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307450v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766651" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365868v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766641" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353268v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00030" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308862v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00039" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274775v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271852v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007361704830490" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338840.3355648" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359080v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikuang Li" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623687" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486750v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Li" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8997347" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365851v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Gao" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483992" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290558v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Hmissi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iltis" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tata" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeufack" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C Rodrigues" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824429" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353200v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00046" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356450v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Dai" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623593" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362321v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704036" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273912v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365950v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Luo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Wang" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623270" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319010v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Fang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenliang Liu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623424" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274777v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320777v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029134" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320741v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2017.8243963" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320758v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Xie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2017.8243930" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320613v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2017.0040" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320698v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7305-2_52" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320594v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2017.8325928" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320766v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986446" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320768v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rodrigues de Magalhaes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Zeufack Tadonkeng" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2254486" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320609v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029129" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320744v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Dong" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2016.7868604" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320770v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069801" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320742v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfattah Obeid" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772168" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307416v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Jiang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianhong Yan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Wang" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2016.7868620" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640960v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320653v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Zhang" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42294-7_21" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320678v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2016.0089" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316372v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIC.2015.7489885" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728802v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Jmal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22572-2_19" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290371v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303366v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301801" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965988v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518557v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferrand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319981v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965991v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882384" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303328v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319906v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834666" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330136v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.120" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307376v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Feng" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356356v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965996v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073228" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317797v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831122" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297603v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564165" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02287561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861454v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_75" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BJXFVQHR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273976v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319093v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PETS.2013.6523794" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966001v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966000v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2013.6612149" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632188v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563812v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640495v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966008v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966018v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221222" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365400v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Smach" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOMS.2012.6345773" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929671v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Top" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.47" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727519v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274368v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319094v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.39" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641179v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733009v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700305" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318963v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibao Zheng" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2011.5952844" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304410v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0308" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356160v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931451" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274364v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Mansouri" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274644v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246295v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eches" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966032v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931518" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362058v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967798" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304281v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2011.23" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870436v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982634" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241310v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946564" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563868v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982815" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563881v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-78" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269684v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2011.5752590" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366094v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290458v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284295v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mabrouk" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amerhaye" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353185v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177401" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966044v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325485v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683477" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362090v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2010.5483717" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966043v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613335v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304399v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627649" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870468v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870474v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_51" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1E78E5158DE8ADA0B2BB792E4E8BC9E6BF8DDB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450250v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307462v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Djuric" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960108" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307528v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960063" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358736v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959639" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297522v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278474" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424403v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2009.5379078" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966050v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Essoloh" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290327v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450251v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP.2009.4785970" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870459v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0069" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319131v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413254" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966048v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960220" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353837v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5335020" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353065v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP.2009.4785935" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317801v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413252" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870486v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_53" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/794F2FAAC0818667447FA5A58FC6DA8946DCDD0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870463v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5191553" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325380v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2009.5407552" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966051v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870501v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870422v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297608v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.2008.4766596" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269693v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966055v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966052v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2008.4606873" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966053v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.29" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318971v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.87" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366090v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966054v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074401" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297667v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301287" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870494v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269689v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358797v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458178" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319942v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555503" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304268v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301346" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319088v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352602" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366196v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.498" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308864v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2006.301437" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359047v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259922" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013720v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Cardoso" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119184v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012625v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119183v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012665v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163454v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964949v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964952v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274691v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0101-7.ch019" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366141v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11721-3_18" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273260v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sardouk" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449797v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449704v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321152v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870409v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966122v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05475852v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhan Feng" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420273v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Haj Boubaker" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05287300v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Ait-Ouammi" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad W. Bitar" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Staron" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05332112v2" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119179v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009634v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05479719v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110282" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongming Pu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Zeng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3613049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqiao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyan Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Xie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Shi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8505-6_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3434610" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebonvallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar-Zendeja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;lain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3604141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Qiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhu L&#252;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baochang Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2023.3280337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-024-01295-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanish Patel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramalingam Murugan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokul Yenduri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvij Jhaveri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3425226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hnaien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Touati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57942-4_28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomine Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175241267767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.01859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05485032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichun Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2022.3169488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian &#30000; Wang &#29579;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui &#23478;&#36745; Chen &#38472;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing &#23143; Teng &#28373;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang &#37329;&#38050; Shi &#21490;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua &#26032;&#21326; Zeng &#26366;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ace247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghua Hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12574-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhou Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2023.3288810" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175231206820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04437553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyao Hou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakun Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200131" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04453693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Ning Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0236-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.108250" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoying Huang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3075859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Deng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925966" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hamdi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouindour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320648v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chriki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09774-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.108264" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Esseghir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Merghem-Boulahia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiu Duan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoning Kong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangqiang Hu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2020.116098" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiye Lei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyou Jiang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Chang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-021-0173-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Shao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Lamine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Mguis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2020.109714" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqiang Lv" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997032" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxiang Cheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Esposito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3043393" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Qiao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-018-1431-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.2965196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcun Shan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-018-7407-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Hang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.07.068" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Chahla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dornaika" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001420550095" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-020-09884-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2911129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5302" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297585v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hittawe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9040757" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2917812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318507v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2878538" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366386v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Miao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2019.02.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxi Qin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Choi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-5739-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehzad Afzal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahira Jamil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Hoteit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.2.021012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106877" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29V0X8SV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320729v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201906041" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024463" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0882-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01797354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ8L8L58-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyun Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022779" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.11.176" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.07.064" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320635v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yuting" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2866943" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Niu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5309-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307929v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.11.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2746095" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Berre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2519451" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mailhes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2497583" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mahfouz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Mourad-Chehade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2569559" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965051v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2510020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320665v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.01.035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS5KQ8LM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283833v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.079313" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hadjkacem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ayedi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abidi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485536v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2016.078324" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965567v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/989450" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ghorbel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2388498" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.4.043021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2014.11.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM6GRQ75-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290465v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2548-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chrysanthos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.079" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0P5MKJW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.140061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307519v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Lv" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130479" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/769658" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307896v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2014.2315971" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082693v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Qin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140609380" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965571v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2332098" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621818" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018733v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erliang Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Dong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4754530" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308079v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2190631" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727777v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/303895" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chehade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2011.154" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319973v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.6034672" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655629v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulficar Younes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Denoeux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/645964" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639129v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2115265" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639117v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Laanaya" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.05.009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHGW2FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359062v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2010.10.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQRPWVT0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307535v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.117" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/627372" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2020018" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365941v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/657391" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316175v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.893923" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doussot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2006.888089" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.877660" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359105v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2005.853209" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV61041.2025.00870" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420324v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iltis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3569351" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985579v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Saiem" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nelain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420330v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bauer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Schwinning" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weinmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077849" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420295v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjian Ren" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingchi Sun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyuan Liu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC64809.2025.11179219" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288085v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.088" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420506v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Salazar-Zendeja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726165" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444203v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hmissi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328806003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04446981v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP49359.2023.10222838" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04447100v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Viannay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benitha Vasseur" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152357" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131483v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444426v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2023009002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000469v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409982" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04439407v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Xu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Fu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC58697.2023.10240414" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131472v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454208v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Njaime" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah Olivier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Akl" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC255366.2022.9921836" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04439885v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179220" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454195v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Kan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhu Lu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01791" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC57257.2022.10056083" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320693v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Pourreza" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Mohammadi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khaki" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV48630.2021.00205" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320690v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71804-6_1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320773v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Loukil" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320695v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qipeng Zhang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Li" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianpeng Zhu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9189122" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320774v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219585" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320737v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Jin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9188652" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320685v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingyi Chen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Chen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Yang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CCC50068.2020.9189187" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373483v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyao Zhang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCHI.2019.8901921" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362335v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Belmannoubi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766761" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365868v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766641" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486756v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Wang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8997504" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307450v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766651" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486747v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8996903" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308862v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00039" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353268v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00030" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486759v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runwu Liu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8997495" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304325v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766481" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279226v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274775v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380430v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338840.3355648" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271852v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007361704830490" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikuang Li" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623687" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02486750v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Li" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC48633.2019.8997347" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365950v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Luo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Wang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623270" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273912v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362321v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2018.8704036" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356450v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengbo Dai" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623593" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319010v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Fang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenliang Liu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2018.8623424" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290558v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Hmissi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iltis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tata" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zeufack" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C Rodrigues" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824429" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353200v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00046" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365851v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Gao" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2018.8483992" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274777v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320758v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Xie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2017.8243930" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320741v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAC.2017.8243963" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320777v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029134" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320766v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986446" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320613v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2017.0040" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320698v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7305-2_52" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320594v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2017.8325928" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320768v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rodrigues de Magalhaes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Zeufack Tadonkeng" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2254486" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320609v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2017.8029129" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320744v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Dong" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2016.7868604" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320770v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2016.8069801" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320742v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfattah Obeid" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772168" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320678v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2016.0089" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307416v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Jiang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianhong Yan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Wang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2016.7868620" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640960v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320653v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Zhang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42294-7_21" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316372v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIC.2015.7489885" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728802v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Jmal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22572-2_19" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965988v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303366v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301801" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290371v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319981v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965991v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882384" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518557v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303328v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319906v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834666" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330136v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.120" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965996v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2014.7073228" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356356v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307376v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Feng" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Yan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297603v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564165" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273976v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02287561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02861454v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lengell&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_75" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BJXFVQHR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317797v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831122" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319093v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PETS.2013.6523794" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966001v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966000v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2013.6612149" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966008v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632188v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02640495v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563812v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00727519v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365400v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Smach" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOMS.2012.6345773" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929671v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Top" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.47" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966018v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221222" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274368v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319094v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2012.39" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02641179v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318963v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibao Zheng" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2011.5952844" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304410v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0308" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870436v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Mansouri" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982634" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362058v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967798" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304281v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2011.23" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241310v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eches" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946564" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356160v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931451" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274364v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274644v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246295v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966032v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931518" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733009v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700305" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563868v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982815" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563881v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-78" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269684v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEEGCC.2011.5752590" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366094v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290458v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284295v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Mabrouk" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amerhaye" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353185v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177401" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325485v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683477" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966044v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362090v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2010.5483717" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966043v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lant&#233;ri" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613335v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304399v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Kumar Singh" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627649" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297522v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278474" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424403v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2009.5379078" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966050v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Essoloh" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290327v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353837v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5335020" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450251v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP.2009.4785970" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870459v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0069" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319131v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413254" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966048v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960220" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358736v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Bilas Pachori" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4959639" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307462v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Djuric" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960108" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307528v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960063" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870474v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_51" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1E78E5158DE8ADA0B2BB792E4E8BC9E6BF8DDB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870468v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450250v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353065v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSP.2009.4785935" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317801v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413252" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870486v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89208-3_53" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/794F2FAAC0818667447FA5A58FC6DA8946DCDD0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870463v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5191553" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325380v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2009.5407552" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966051v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870501v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966055v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297608v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TENCON.2008.4766596" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269693v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870422v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos M. Bermudez" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966052v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2008.4606873" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966053v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.29" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318971v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.87" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366090v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966054v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2008.5074401" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870494v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297667v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301287" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269689v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358797v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2007.4458178" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319942v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555503" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304268v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2007.4301346" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319088v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352602" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308864v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2006.301437" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366196v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.498" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359047v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.259922" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013720v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Cardoso" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119184v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012625v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119183v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012665v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163454v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964949v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964952v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274691v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0101-7.ch019" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366141v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11721-3_18" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273260v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sardouk" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449797v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449704v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321152v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870409v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966122v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05475852v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhan Feng" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420273v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Haj Boubaker" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05287300v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Ait-Ouammi" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad W. Bitar" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Staron" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05332112v2" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119179v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009634v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>